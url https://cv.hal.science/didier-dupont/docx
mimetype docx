--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5304-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050328549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Dupont, married 55 y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Director at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (270)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST Quant: standardized in vitro determination of digestibility and DIAAS of dietary proteins based on the INFOGEST static digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Blanco-Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-025-01307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors impact calcium bioaccessibility in dairy and plant-based products during static in vitro digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.118023. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect nutrient, micronutrient and bioactive bioavailability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Toccaceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 176, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2026.2616383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuri A Jayawardana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, qu’est-ce que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, pp.104678. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2026.104678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physiological stage on the bioaccessibility of α-tocopherol from fortified yogurts using dynamic in vitro digestion simulating young and old adults' gastrointestinal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116751. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based proteins for infant formula: findings and recommendations from the ILSI Europe workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper A Hettinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris H P van den Akker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Billecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Cardinaals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1677243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated gastrointestinal protein digestion of sheep and goat milk infant formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106162. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Considerations in Designing Food Solutions for Seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leehen Mashiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Gwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.396. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraluminal enzymatic hydrolysis of API and lipid or polymeric excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahari Vinarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Müllertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Mircheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.125489. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micellar casein and sodium caseinate supramolecular structure differently impacts subsequent food intake in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115465. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 461, pp.140850. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age on the digestion of cream cheese formulated with opposite caseins to whey proteins ratios: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114621. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of full-fat milk on in vitro gastric digestion using Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.109864. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current advances for in vitro protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Santos-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1404538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fava bean (Vicia faba L.) protein concentrate added to beef burgers improves the bioaccessibility of some free essential amino acids after in vitro oral and gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.113916. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114604. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries qui nous veulent du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cussonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 avril 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lesmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shani-Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional dairy snack containing oleoylethanolamide that reduces food intake in normal-weight and obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilario Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.105916. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of process and composition of formulas for elderly on in vitro digestion using the dynamic DIDGI® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.112716. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic Characterization and Amino Acid Availability after Intake of Casein vs. a Casein Hydrolysate in a Pig Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Rennes, cet estomac artificiel teste les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nohra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23/02/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Dans les coulisses de notre alimentation : les chercheurs(ses) de l'Inrae Rennes présente leurs travaux sur les ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meneust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structures differently affect postprandial amino acid delivery through their intra-gastric clotting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.135779. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation au coeur de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio france Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared Perspective on in Vitro and in Vivo in Models to Assay Intestinal Transepithelial Transport of Food Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arancha Hevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angelo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.19265-19276. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c05479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Jesus de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (364), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre les pertes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, septembre 2022 (29), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Olfaction to Evaluate the Stability of the Odor Profile of Pancakes Enriched with Docosahexaenoic Acid and Anthocyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Hingyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Palk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-022-02232-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des aliments affecte la biodisponibilité des nutriments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.182 - 193. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of DHA oil with heat-denatured whey protein in Pickering emulsion improves its bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112112. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Docosahexaenoic Acid Oil Substantially Improves the Oxylipin Profile of Rat Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.812119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal mapping of the intra-gastric pepsin concentration and proteolysis in pigs fed egg white gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 389, pp.133132. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal, non-thermal and emulsification processes on the gastrointestinal digestibility of egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toktam Farjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Babaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current challenges and future perspectives in oral absorption research: An opinion of the UNGAP network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahari Vinarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Abrahamsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Arturssond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Batchelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.289-331. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of in duodenum cannulated pigs. Correlation between in vitro simulated gastric digestion and in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 343, pp.128424. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of circular folds in mixing intensification in the small intestine: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Zha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.116079. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110354. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary aspergillosis in critically ill patients with Coronavirus Disease 2019 (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03274424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher microbial diversity in raw than in pasteurized milk Raclette-type cheese enhances peptide and metabolite diversity after in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.128154. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic data in porcine duodenal effluents after oral administration of micellar casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107326. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Abrahamse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Almgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white gel structure determines biochemical digestion with consequences on softening and mechanical disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109782. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de survie pour digérer une raclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciadonic acid derived from pine nuts as a food component to reduce plasma triglycerides by inhibiting the rat hepatic Δ9-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6223. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63301-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biochemical and mechanical disintegration on β-carotene release from steamed and fried sweet potatoes during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.109481. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Peptidases in Intestinal Brush Border Membranes on the Absorption of Oligopeptides from Whey Protein Hydrolysate: An Ex Vivo Study Using an Ussing Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ozorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellinger-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M C Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico trials of food digestion and absorption: how far are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Robert Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.121-125. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.104556. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of egg white gel microstructure and its relationship with pepsin diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.105258. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal digestion enhances the endothelium-dependent vasodilation of a whey hydrolysate in rat aortic rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ozorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Kimie Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109188. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2019.1707770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the permeability of human and porcine small intestinal mucus for particle transport studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staroń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaCl2 supplementation of hydrophobised whey proteins: Assessment of protein particles and consequent emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Monthean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.104815. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport of lipid digesta in human and porcine small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staroń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109752. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of plant proteins at the molecular and supra-molecular scales during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.109204. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How motility can enhance mass transfer and absorption in the duodenum: Taking the structure of the villi into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.115406. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre les pertes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1er août (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.9b02430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food structure on dairy protein, lipid and calcium bioavailability: A narrative review of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Eve Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie L. Turgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (13), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2018.1435503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Food Digestion . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the refractive properties of 1D and 2D photonic crystal polycrystalline silicon-based membranes in the MIR frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gidik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (20), pp.205101. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab085d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitty Verhoeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gadermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey-based cheese provides more postprandial plasma leucine than casein-based cheese: A pig study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which casein in sodium caseinate is most resistant to in vitro digestion? Effect of emulsification and enzymatic structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Marcinkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.114-118. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers blinded by the care: A qualitative study of physical restraint in pediatric care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Nadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.230-246. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0969733019833128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentre study to determine the Etest epidemiological cut-off values of antifungal drugs in Candida spp. and Aspergillus fumigatus species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salsé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1546-1552. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive Hepatobiliary Trichosporon asahii Infection in a Child With Autoimmune Cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Noailly Charny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collardeau-Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Pediatric Infectious Diseases Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpids/piz030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of matrix-assisted laser desorption ionization time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of moulds in the routine microbiology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.892 - 897. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait infantile, comment formuler &amp;quot;biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1368, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy product structure and protein nature on the proteolysis and amino acid bioaccessiblity during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.399-411. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of β-lactoglobulin within calcium carbonate microparticles and subsequent in situ fabrication of protein microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of foodomics to understand the digestion/bioactivity relationship of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn J Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vergères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective survey of azole drug resistance among environmental and clinical isolates of Aspergillus fumigatus in a French University hospital during major demolition works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loeffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dananché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Assessment and Catalytic Oxidation Activity of Hydrophobized Whey Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (45), pp.12025-12033. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b02362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.898-910. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of four calcium sources in different whey-based dairy matrices assessed by in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic as a tool for assessing protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pepsin in rennet using a monoclonal antibody-based inhibition ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (51), pp.190-196. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.273.51.34611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy products and inflammation: A review of the clinical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dansesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.2497-2525. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.967385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth David Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kongerslev Thorning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Christine Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Metarhizium anisopliae complex implicated in human infections: retrospective sequencing study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose‐anne Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forouzanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.994-999. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret de leur digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 352 (Mai), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il encore du lait de bonne qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caselagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 431, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth David Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1349 juillet 2017, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and bioaccessibility of anthocyanins in bakery products enriched with anthocyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Tolga Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.3488-3496. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00567E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patulin and ochratoxin A co-occurrence and their bioaccessibility in processed cereal-based foods: A contribution for Portuguese children risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matched case-control study of toxoplasmosis after allogeneic haematopoietic stem cell transplantation: still a devastating complication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marechal M. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducastelle-Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (7), pp.636-641. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harmonized INFOGEST in vitro digestion method: From knowledge to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic in vitro digestion models to study proteins stability in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R. Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volumes 17–18, Winter 2015, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic in vitro digestion models to study proteins stability in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R. Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volumes 17–18, Winter 2015, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Food Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined medico-surgical strategy for invasive sino-orbito-cerebral breakthrough fungal infection with Hormographiella aspergillata in an acute leukaemia patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiblig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.308--312. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01405220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.4799-4804. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]In vitro[/i] Digestibility of Goat Milk Kefir with New Standardised Static Digestion Method (INFOGEST Cost Action) and Bioactivities of the Resultant Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Menfaatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.2322. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FO00357A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidra Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the gastrointestinal tract of the elderly to develop dietary solutions that prevent malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Kachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (16), pp.13858-13898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of In Vitro Methods to Study Patulin Bioaccessibility and Its Effects on Intestinal Membrane Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (14-16), pp.983-992. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287394.2014.911138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion des produits laitiers pour lutter contre les pertes musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24/09/2014, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of particles in intestinal mucus under simulated infant and adult physiological conditions: Impact of mucus structure and extracellular DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan.R. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs H. Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil M. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95274. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane M. Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovations Agronomiques, 36, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Maillard reaction on the in vitro proteolytic breakdown of bovine lactoferrin in adults and infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. Moscovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Joubran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (8), pp.1898-1908. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00248b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure sur la digestion ; cas des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2m74-4j12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.1314 - 1323. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement C1q formation of immune complexes with milk caseins and wheat glutens in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin L. Gressit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Halling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassie R. Stallings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea E. Origoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.447-453. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and release of bioactive peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (12), pp.2105-2114. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inra fonde un réseau consacré à la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA : Revue de l'industrie agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage du lait semble favoriser le développement de l'allergie chez le nourrisson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29/08/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur rennais coordonne le nouveau réseau international sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes Atalantes Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, septembre-octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary antigens, epitope recognition, and immune complex formation in recent onset psychosis and long-term schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh A. Sampson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith B. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126 (1-3), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches permanentes pour améliorer la qualité du lait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26/08/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin quantification by ELISA allows the modeling of its apparent diffusion coefficient in model cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (17), pp.9484-90. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf2008474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the casein micelle surface by surface plasmon resonance (SPR) using a selection of specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (15), pp.8375-8384. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Etape encore mal digérée: Un chercheur rennais vient de créer un réseau international pour partager des connaissances sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for monitoring globular milk protein changes induced by ultrafiltration: A dual structural and functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmejdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.3910-3924. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two different diets on lactoferrin concentrations in bovine milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.28-39. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal Antibodies against Bovine β-Casein: Production and Epitope Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540100120094483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subunit and whole molecule specificity of the anti-bovine casein immune response in recent onset psychosis and schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith B. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Halling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Krivogorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luladey Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1-3), pp.240-247. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2009.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (193–209) 17-residues peptide of bovine b-casein is transported through Caco-2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Regazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Gabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (10), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bébés digèrent-ils le lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duguey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 282, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganèse et imagerie de résonance magnétique du développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sébrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune activation by casein dietary antigens in bipolar disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R Stallings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E Origoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.834-842. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-5618.2010.00879.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitope characterization of a supramolecular protein assembly with a collection of monoclonal antibodies : the case of casein micelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.1058-1066. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2008.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface plasmon resonance biosensor for skin sensitizers studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2008.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition and Characterization of silane thin films from 3-(aminopropyl)triethoxysilane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition and characterization of Silane thin films from 3-(aminopropyl)triethoxysilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA to detect proteolysis of ultrahight-temperature milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (17), pp.6857-6862. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070694w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of tracers for the authentication of thermal treatments of milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of textile heat flowmeter combining evaporation phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.772-776. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0040517507068288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bovine lactoferrin concentrations in cheese with specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (9), pp.1081-1087. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of proteins in dairy products using an optical biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller - Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (3), pp.843-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor immunoassay for the quantification of α&amp;lt;sub&amp;gt;S1&amp;lt;/sub&amp;gt;-casein in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (1), pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022029904000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the evaporation latent heat by flowmetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.2364-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Heat Treatment Undergone by Milk by Following the Denaturation of α-Lactalbumin with a Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.677 - 681. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034722w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">determinationof the heat treatment undergone by milk by following the denaturation of alpha-lactalbumine with a biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.677-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of β-Casein in Milk and Cheese Using an Optical Immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.659 - 664. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034723o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of á-casein in milk and cheese using an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.659-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once-a-day milking of multiparous Holstein cows throughout the entire lactation: milk yield and composition, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (3), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of kappa-casein by an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.265-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of κ-casein in milk by an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3-4), pp.265 - 277. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540100400013401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to monitoring proteolysis phenomena using antibodies specifically directed against the enzyme cleavage site on its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 317, pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA for monitoring the cleavage of β-casein at site Lys&amp;lt;sup&amp;gt;28&amp;lt;/sup&amp;gt;–Lys&amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt; by plasmin during Comté cheese ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69 (3), pp.491 - 500. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022029902005587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of once-daily milking and feeding level in the first three weeks of lactation on milk production and enzyme activities, and nutritional status, in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bovine beta-casein genetic variant characterized by a Met93 --&amp;gt; Leu93 substitution in the sequence A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of once-daily milking and feeding level in the first three weeks of lactation on milk production and enzyme activities, and nutritional status, in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aubailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2002014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bovine $\beta$-casein genetic variant characterized by a Met$_{93} \rightarrow$ Leu$_{93}$ substitution in the sequence A$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (2), pp.171 - 180. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal antibodies against bovine beta-casein : production and epitope characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipeptide antibodies recognizing plasmin sensitive sites in bovine beta-casein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (3), pp.1571-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic potential and level of feeding on milk protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duployer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 68, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipeptide Antibodies Recognizing Plasmin Sensitive Sites in Bovine -Casein Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (3), pp.1571-1577. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf001352s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature of alpine pastures on plasmin activity, fatty acid and volatile compound composition of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bugaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauwuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and coagulation properties of modicana and holstein cows' milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Maldonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and coagulation properties of Modicana and Holstein cows'milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maldonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.497-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heat treatment undergone by milk using two inhibition ELISAs for quantification of native and heat denatured alpha-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.2249-2254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the composition of Alpine hightland pasture on the chemical, rheological and sensory properties of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heat treatment undergone by milk using two inhibition ELISA for quantification of native and heat denatured -lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.2249-2254. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf9809232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa determination of plasmin and plasminogen in milk of individual cows managed without the dry period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA for differential quantitation of plasmin and plasminogen in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.643-651. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029998003173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa for differential quantification of plasmin and plasminogen in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65, pp.643-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential titration of Plasmin and Plasminogen in milk using sandwich ELISA with monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential titration of plasmin and plasminogen in milk using sandwich ELISA with monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC determination of thiol-containing anti-browning additives in fruit and vegetable products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voldrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Characterization of Specific Bovine Plasminogen Monoclonal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hyb.1994.13.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of specific bovine plasminogen monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (180)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Food Matrix drives the mechanisms of Oro-Gastrointestinal Digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIC; Instituto de Agroquimica y Tecnologia de Alimentos - IATA, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales drives the mechanism of digestion and the nutrient bioaccessibility and bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Food Structure and Functionality Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier; Food Structure and Functionality Forum, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products at different length scales drives the bioavailability bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales drives the mechanism of digestion and the nutrient bioaccessibility and bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Foodomics FOODOMICS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Department of Agricultural and Food Sciences – DISTAL; The Cesena Campus of the University of Bologna; The Centre for Dissemination of the Results in Agricultural and Food Researches – Ce.D.R.A., Feb 2024, Cesena (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the mechanisms involved in digesting dairy products: what lessons can be learned for the design of dairy alternatives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Science and Technolology for meat and dairy analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability. The case of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et digestion in vitro de produits laitiers adaptés aux besoins nutritionnels spécifiques des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE, because our need for research is greater than ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy Science Association, Jun 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Adelaide, School of Medicine and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of protein-rich dairy products in the ageing gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro amino acid digestibility and availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Proteins for Human Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized in cooperation with the IAEA, Sep 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riddet Institute, Massey University, Nov 2023, Tāhuna Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innova 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-center peptidomic investigation of simulated gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidra Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms of dairy products digestion in infant and elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on protein digestion and metabolism in infants and elderly: Challenges and opportunites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion- ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infogest, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DHA-enriched omelette: does encapsulation improve DHA bioaccessibility?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRES Mensuels de la SFEL ( jeunes chercheurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'étude des lipides SFEL, Jun 2021, ONLINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits laitiers adaptés aux besoins nutritionnels des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of milk proteins and bioactive peptides in the gastrointestinal tract during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI-Food Association, Jun 2022, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus V. Canário Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des aliments chez l’homme: Comment la microscopie aide à comprendre l’évolution des structures dans le tube digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we apply in vitro digestibility methods to evaluate the nutritional quality of plant and animal proteins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sustainability of Food Systems and Diets Online Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Institute for Health and Welfare (THL), University of Helsink, University of Eastern Finland, Institute of Public Health and Clinical Nutrition, STN/JUST FOOD project, STN/Leg4Life project, Food Valley, Mar 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of food digestion to improve our knowledge of the effect of food on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Simposio de Alimentos e Nutriçao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity & Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion pour proposer les aliments de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère matinale thématique Sodiaal : la digestion, clé de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to improve nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein micelle vs sodium caseinate : how does the difference in structure affect gastric emptying and protein metabolism in pigs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion du lait maternel pour concevoir les formules infantiles de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2019 de l'institut Carnot Qualiment - 7ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure affects the kinetics of food digestion and the bioavailability of nutrients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nestlé Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides polaires laitiers états des lieux sur leur intérêt nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Geeshani M. Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Yea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emmental cheese matrix protects Propionibacterium freudenreichii’s immunomodulatory surface protein SlpB from proteolysis during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and bioactive peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badertscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the models available for simulating food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridge2Food - 11. Protein Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des aliments module leur cinétique de digestion et la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Académie d'Agriculture de France:Des matières premières agricoles aux aliments : Quel impact des procédés de transformation sur la qualité de l'alimentation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer les aliments pour améliorer la biodisponibilité des nutriments et composés bioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Alimentation &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Food to Improve the Delivery of Bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de vache: qu’est-ce que c’est?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Symposium CICBAA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Imaging The Cell 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d’étude de la digestion : de l’in vitro à l’in silico en passant par l’animal et l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValorialConnection : Les petits secrets de la digestion !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani M. Somaratnea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on “Delivery of Functionality in Complex Food Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein and whey protein in vitro digestion in comparison with duodenal and jejunal in vivo digests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules infantiles se comportent-elles comme le lait maternel dans le tube digestif du nouveau-né ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS NAMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy food structures influence the rates of nutrient digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure affects the kinetics of food digestion and the bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Université de Suzhou et industriels chinois COFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium in dairy matrices: in vitro digestion on the factors determining its bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Minerals &amp; Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Infogest Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products, as modified by processing, drives the kinetics of proteolysis and lipolysis in the GI tract and the bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Copenhagen Expert Meeting on the Dairy Matrix September 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring foods to improve the delivery of bioactives and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Congress of Nutrititon (CONU2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of milk protein gels in simulated gastric environment: exploration of the disintegration process and diffusion behavior of pepsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EFFOST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From gel structure to digestion: the egg white model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Digestion: Developing in vitro/in vivo correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EFFOST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the structure of dairy products affect their digestion mechanisms? Consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health promotion and disease prevention of functionnal foods, nutraceucals and naturals health products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kocaeli, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, potion ou poison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Carrère d' Encausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission "Allo Docteurs, Magazine de la Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"FOODOMICS" Application des démarches de protéomique à l’étude des aliments et à la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Foodomics Conference: Foodomics a New Comprehensive Approach to Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy. pp.147-156, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lipid composition of infant formulas on protein digestion, gut immunology and microbiota in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of dairy products; consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Quality of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Olsztyn, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Plovdiv, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the structure of dairy products affects the kinetics of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation at the University of Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portici, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Information Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chisinau, Moldova</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité sérologique du virus Y de la pomme de terre (PVY) : impact sur le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gutierrez-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tribodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines d'origine végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des protéines végétales dans l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvinghealth properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peptides présents dans l'intestin chez l'homme au cours de la digestion de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation du Programme Devenir de l’Aliment dans le Tube Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Palmerston (NZ), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Palmerston (NZ), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Milk Proteins Digestion Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. 4 p., </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies Collection dedicated to food components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Legoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). COST ACTION FA1005, BEL., Mar 2012, Cesena, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]In vivo[/i] digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forthcoming COST Action Infogest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, United States. Supplement 1, p. 508a, </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modelling the disintegration of food in the gastrointestinal tract and its consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilateral Workshop on Innovative Health Promoting Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Antibody Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements thermiques appliqués au lait augmentent la résistance des caséines à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Plateforme LAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate - How processing of milk powder affects protein digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Advances in Human Nutrition with Special Reference to Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Faisalabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d'hydrolyse des protéines sériques et de la caséine dans un modèle de porcelet allaité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et organisations avec les lipides du sous-domaine R11-15 de la dystrophine humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocapteurs en milieu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Fonctionnalisation de surfaces et méthodes de détection pour les biocapteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo approaches for investigating gastro-intestinal disintegration of infant formula by the neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoassays for estimating the impact of skim milk powder processing on casein digestion by an in vitro infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X th International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness simulation model of abatacept versus rituximab in rheumatoid arthritis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bregman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.609 (AB0357)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of surface plasmon resonance toward the screening of skin sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Alternatives and Animal Use in the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ELISA to detect proteolysis of UHT milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ELISA to detect proteolysis of UHT milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of the Casein micelle surface on Biacore Using specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of the Casein micelle surface on Biacore Using specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic DNA sensor: Supramolecular assembly of redox protein and nucleic acid onto a lipidic bilayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puig P.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeh J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th world congress in Biosensor - Poster - 24-26 mai 2004 - Granada, Espagne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de différentes sources de complémentation azotée sur les performances de vaches laitières Holstein et Montbéliardes et les aptitudes à la coagulation des laits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes et optique pour le développement de capteurs : Application aux IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wacogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de la mesure agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assembly of Redox Proteins and Nucleic Acids onto a supported bilayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puig P.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeh J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Biophysics Congress - April 5-9 july 2003 - Alicante, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la teneur des laits en constituants d'intérêt nutritionnel selon la nature des fourrages consommés par les vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibilité réelle de protéines animale et végétale : comparaison des mesures obtenues in vitro vs. in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat vs. cow dairy products digestion and intestinal health impact: in vitro study using dynamic digestion and quadricellular intestinal epithelium models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Bostoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'enrichissement en acides gras polyinsaturés oméga 3 (AGPI n-3) de l'alimentation de la mère sur la composition et la digestion du lait maternel : étude ancillaire de l'essai clinique prospectif randomisé ALLAITEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF CALCIUM BIOACCESSIBILITY IN FOOD SOURCE OF DIETARY CALCIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD BIOACTIVES &amp; HEALTH (FBHC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2020, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54499/uidb/04469/2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structure differently impacts satiety by modulating plasma aminoacid kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://espghancongress.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of protein-rich dairy products adapted to the specific needs of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of digestive enzymes activities in human duodenal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Braeckmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-optimized digestion of two high protein dairy products: Gastric in vitro semi-dynamic digestion model of adult vs older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Gwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrѐ Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulating DHA oil promotes the digestion process in vitro and profoundly modifies the metabolism of DHA in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.812119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pre-hydrolysis on the in vitro digestibility of Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of consumption temperature of whole milk on in vitro gastric digestion using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality and structure of infant formulas impact plasma amino acid kinetics in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://espghancongress.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of two age-tailored dairy products in the aging gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sounouvou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14. International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.lesjfn.fr/expo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infant digestion model leads to similar conclusion as in vivo study: focus on human milk and infant formula protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.332, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of whole fat milk on in vitro gastric digestion using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.nizodairyconference.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NIZO Dairy Conference - Innovations in Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines du lait humain et d’une préparation pour nourrissons, étude pré-clinique chez le modèle mini-porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of DHA oil improves the DHA bioaccessibility in vitro and affects the DHA metabolism to oxylipins in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GOS/FOS and fat origin on the macronutrients kinetics of digestion and the calcium bioaccessibility of growing-up milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnot Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Serrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized ileal digestibility of amino acids and nitrogen in human milk and infant formula – an in vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Food Digestion (ICFD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LEG’ALIM : Filière régionale durable de légumineuses à graines à haute valeur ajoutée, à destination des nouvelles tendances du marché de l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Longvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG’ALIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Combourtillé, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference Innovations in Dairy Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées EGALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion evidence of how plant proteins modulate infant formulas digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caséine micellaire vs caséinate: comment la différence de structure affecte la vidange gastrique et le métabolisme protéique chez le porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torcello-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of native egg white protein gel microstructure on the diffusion of gastric pepsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sottemano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Union of Middle-Eastern and Mediterranean Pediatric Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Sardinia, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the spatiotemporal disintegration and release of nutrient from egg white gel microstructure during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes in vitro de l’impact de la pasteurisation du lait maternel sur les cinétiques de digestion et l’absorption intestinale des lipides chez le prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze drying and structure effects on in vitro protein digestion of some plant foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different techniques of human milk pasteurization impact the kinetics of peptide release during in vitro dynamic digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sottemano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on digestive kinetics and intestinal lipid absorption using a combination of in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification du lait de femme à base de protéines de lait d’ânesse ou de vache: impact sur la digestion du prématuré en condition in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and oral comfort of cheese developed to meet the sensory and nutritional needs of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins - Use of a peptidomics workflow based on free softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Torcello Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strabourg, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding antral contraction in human stomach through comparison with soft elastic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des produits laitiers module leur cinétique de digestion et d’absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food based carriers for the delivery of pancreatic enzymes to elderly for restoring digestion and tackling malnutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.AgreenSkills Annual Meeting in Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in composition and structure between human milk and infant formula: do they affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Food Colloids Conference : Application of Soft Matter Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Leeds, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Egg Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation of INFOGEST and ICFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioaccessibility of calcium in whey protein matrices depends on calcium sources, gastro-intestinal pH but not on the matrix structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of product for elderly people: impact of the type of protein and matrix structures on the protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring foods to improve the bioavailability of bioactives and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Symposium Institut Pasteur de Lille : Nutrevent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring in vivo gastric digestion of egg white gels: impact of the initial gel structure and texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani M. Somaratnea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First NZFSSRC Annual Meeting (The New Zealand Food Safety Science &amp; Research Centre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nelson, New Zealand. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits laitiers à destination des séniors : impact du type de protéines et de la structure de l’aliment sur l’hydrolyse des protéines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric digestion of milk protein gels as assessed by time-lapse Synchrotron UV-microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. European microscopy CongressEMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la bioaccessibilité du calcium en digestion in vitro : impact de la source calcique et de la structure (liquide ou gélifiée) d’une matrice alimentaire, contenant des protéines sériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes FRAP/CRYO-FIXATION-MET-MEB pour relier la diffusion de la pepsine à la microstructure des gels laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d’image et nouvelles techniques D’imageries spécifiques» 15. journées de formation du RCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the matrix characteristics of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shane Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A helicopter view over the landscape of digestion models for food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International TIM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Porto, Portugal. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYCOMIX and INFOGEST: a fruitful collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food - an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Workshop on allergenicity assessment of GM plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Digestion: developing in vitro/in vivo correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the models for simulating food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Madhoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Tanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Csavajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sanz Buenhombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disintegration of food in the gastrointestinal tract: what do we know and where are the gaps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthocyanins profile of anthocyanin enriched bakeries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, castellammare di stabia, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality Forum Symposium from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport in the intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Maillard reaction on the proteolysis of lactoferrin under simulated infant gastric-duodenal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport in the intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane M. Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass Spectrometry Study of the Peptides Produced During the [i]in vivo[/i] digestion of α-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of milk phospholipids and milk lipids modified the immunomodulatory properties of infant formula in neonatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Pediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taïpei, Taiwan. , 2012, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of casein or milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, Nouvelle-Zélande. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Casein / Whey proteins (Cns/WPs) ratio of infant formulas on in vivo protein digestion and gut physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal kinetics from digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infogest: an international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. 2012, 1st Food Structures, Digestion &amp; Health Conference - 7-9 March 2012 - Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the digestion of dairy solutions and gels as compared with mini-pig in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des protéines du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Clermond- Ferrand, France. , NAFAS, 10 (6), pp.47-48, 2012, NAFAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jejunum through the digestion of casin or milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucider le devenir de l’aliment dans le Tube Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Balaruc les Bains, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dietary proteins and peptides throughout digestion by omic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on FoodOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cesena, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA®-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jejunum through the digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, parme, Italy. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research opportunities in Europe and beyond: what’s going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Conference on FoodOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cesena, Italy. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peptides et les cinétiques de la digestion intestinale des protéines laitières chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reims, France. , Cahiers de Nutrition et de Diététique, 25 suppl 2, 160 p., 2011, Cahiers de Nutrition et de Diététique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jujunum through the digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal kinetics and peptides from digestion of casein versus milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the actin binding domain 2 of dystrophin with lipid membrane is modulated by lipid packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Le croisic, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of skim milk powder processing on casein digestion by an in vitro infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th IDF Dairy Science &amp; Technology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France. Dairy Science and Technology, 90 (4), 476 p., 2009, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de fabrication des formules infantiles sur la digestion[i] in vitro[/i] des caséines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France. Nutrition Clinique et Métabolisme, 22 - Supplément 1 (- novembre 2008 P. 18-S152), 2008, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening contact allergens from cosmetics using an optical biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional behavior of foods through in vitro and in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">groupe Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Engineering and Design for Improved Nutrition, Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, </w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press groupe Elsevier.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-332, 2023, 978-0-323-85513-6. </w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85513-6.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol 2 Part 3 : Analysis of Milk and dairy products, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00167-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édtion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2 part 3 Analysis of milk and dairy products, </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier academic press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-481, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00194-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0367343132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins: Digestion and absorption in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Third Edition, </w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milk Proteins From Expression to Food, 978-0128152515. </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815251-5.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bite to Nutrient: The Importance of Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Approaches to Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2019, 978-3030039004. </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03901-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer l'aliment pour mieux piloter sa déconstruction dans le tube digestif et optimiser la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ième édition, </w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1042 p., 2019, Collection Sciences et techniques agro-alimentaires, 978-2-7430-2026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 22 partie Impact des technologies sur les caractéristiques nutrition santé des fromages: protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins - Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22616-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIDGI® System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Food Bioactives on Health in vitro and ex vivo models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-15791-7. </w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16104-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: digestion and absorption in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk Proteins: From Expression to Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, </w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583, 2014, Food Science and Technology, 978-0123740397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des nouveaux-nés et formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices laitières : applications aux fractions protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461, 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices laitières: application aux fractions protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fardet, Isabelle Souchon, Didier Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des Aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.171-184, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins: Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of surface plasmon resonance biosensors in food science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of agricultural, food and biological engineering, Taylor &amp; Francis, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectre à la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur : Lumière, Vision et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.280-290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosensors applied to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunosensors applied to dairy products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2006, 81-308-0102-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et contrôle de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.324-351, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.291-305, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et techniques de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.306-323, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of proteins in milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced dairy chemistry - 1 : proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, 2003, 0-306-47271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder Pasteurization May Alter the Digestion of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petherick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait liquide ou gélifié, du pareil au même pour la digestion ?, Pourquoi modéliser la digestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peptides bioactifs peuvent exercer une activité dans l’intestin dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on EFSA project OC/EFSA/GMO/2017/01 “In vitro protein digestibility” (Allergestion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFSA project OC/EFSA/GMO/2017/01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système plasmide-plasmogène dans la protéolyse du lait : mise au point d'un dosage différentiel des deux composants à l'aide de sondes antigéniques monoclonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Bourgogne Franche-Comté (COMUE), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et portail web Action Cost INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1822"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5304-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050328549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Dupont, married 55 y</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Director at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (271)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect nutrient, micronutrient and bioactive bioavailability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Toccaceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 176, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2026.2616383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors impact calcium bioaccessibility in dairy and plant-based products during static in vitro digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.118023. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.118023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST Quant: standardized in vitro determination of digestibility and DIAAS of dietary proteins based on the INFOGEST static digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Blanco-Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brügger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-025-01307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in goat milk composition: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 176, pp.106569. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, qu’est-ce que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, pp.104678. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2026.104678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuri A Jayawardana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 233, partie 2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated gastrointestinal protein digestion of sheep and goat milk infant formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Scano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Considerations in Designing Food Solutions for Seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leehen Mashiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Gwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.396. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based proteins for infant formula: findings and recommendations from the ILSI Europe workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper A Hettinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris H P van den Akker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Billecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Cardinaals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1677243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic profile of human milk as influenced by fortification with different protein sources: An in vitro dynamic digestion simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.140886. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the physiological stage on the bioaccessibility of α-tocopherol from fortified yogurts using dynamic in vitro digestion simulating young and old adults' gastrointestinal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116751. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraluminal enzymatic hydrolysis of API and lipid or polymeric excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahari Vinarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Müllertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Mircheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.125489. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protein ingredient quality of infant formula influences colonic physiology and microbiota and the serum metabolomic profile in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115511-115511. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of infant nutrition on gut and brain nitrogenous metabolomes: comparison of human milk and infant formula feeding in the minipiglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milson Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.110015. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2025.110015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116804. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micellar casein and sodium caseinate supramolecular structure differently impacts subsequent food intake in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.115465. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age on the digestion of cream cheese formulated with opposite caseins to whey proteins ratios: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114621. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of full-fat milk on in vitro gastric digestion using Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.109864. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current advances for in vitro protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Santos-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1404538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of sheep and goat Milk-based infant formulae during in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 461, pp.140850. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infant formulas impacts plasma amino acid concentrations in neonatal minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159 (7), pp.2029-2041. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fava bean (Vicia faba L.) protein concentrate added to beef burgers improves the bioaccessibility of some free essential amino acids after in vitro oral and gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.113916. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk vs. Infant formula digestive fate: In vitro dynamic digestion and in vivo mini-piglet models lead to similar conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.115070. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro gastrointestinal digestion of cow’s and sheep’s dairy products: Impact of species and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114604. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic Characterization and Amino Acid Availability after Intake of Casein vs. a Casein Hydrolysate in a Pig Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of process and composition of formulas for elderly on in vitro digestion using the dynamic DIDGI® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.112716. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Rennes, cet estomac artificiel teste les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nohra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23/02/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Dans les coulisses de notre alimentation : les chercheurs(ses) de l'Inrae Rennes présente leurs travaux sur les ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meneust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 15N-labelled protein to account for the endogenous nitrogen contribution to in vitro protein digestibility measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113242. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a functional dairy snack containing oleoylethanolamide that reduces food intake in normal-weight and obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilario Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.105916. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lesmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shani-Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal Digestibility of Nitrogen and Amino Acids in Human Milk and an Infant Formula as Determined in Neonatal Minipiglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (4), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries qui nous veulent du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cussonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 avril 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts their structure and kinetics of proteolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112883. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared Perspective on in Vitro and in Vivo in Models to Assay Intestinal Transepithelial Transport of Food Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arancha Hevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ruas-Madiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angelo Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.19265-19276. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c05479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation au coeur de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio france Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structures differently affect postprandial amino acid delivery through their intra-gastric clotting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.135779. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Jesus de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (364), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Docosahexaenoic Acid Encapsulation with Whey Proteins on Rat Growth and Tissue Endocannabinoid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.4622. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15214622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of DHA oil with heat-denatured whey protein in Pickering emulsion improves its bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112112. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Olfaction to Evaluate the Stability of the Odor Profile of Pancakes Enriched with Docosahexaenoic Acid and Anthocyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajnalka Hingyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Palk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Gado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-022-02232-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des aliments affecte la biodisponibilité des nutriments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.182 - 193. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated dynamic digestion reveals different peptide releases from human milk processed by means of holder or high temperature-short time pasteurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Peila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369, pp.130998. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre les pertes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, septembre 2022 (29), pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing human milk with a donkey or bovine milk derived fortifier: Consequences on proteolysis, lipolysis and particle structure under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elettra Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.133579. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Docosahexaenoic Acid Oil Substantially Improves the Oxylipin Profile of Rat Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.812119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant nutrition affects the microbiota-gut-brain axis: Comparison of human milk vs. infant formula feeding in the piglet model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.976042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal mapping of the intra-gastric pepsin concentration and proteolysis in pigs fed egg white gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 389, pp.133132. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure in model infant milk formulas impacts their kinetics of hydrolysis under in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.107368. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of in duodenum cannulated pigs. Correlation between in vitro simulated gastric digestion and in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 343, pp.128424. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of circular folds in mixing intensification in the small intestine: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Zha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.116079. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal, non-thermal and emulsification processes on the gastrointestinal digestibility of egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toktam Farjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Babaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current challenges and future perspectives in oral absorption research: An opinion of the UNGAP network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahari Vinarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Abrahamsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Arturssond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Batchelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.289-331. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Clemente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110354. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary aspergillosis in critically ill patients with Coronavirus Disease 2019 (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03274424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher microbial diversity in raw than in pasteurized milk Raclette-type cheese enhances peptide and metabolite diversity after in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.128154. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic digestion of model infant formulae containing lactoferrin and medium chain triacylglycerols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.106787. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic data in porcine duodenal effluents after oral administration of micellar casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Martínez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107326. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Abrahamse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Almgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biochemical and mechanical disintegration on β-carotene release from steamed and fried sweet potatoes during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.109481. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciadonic acid derived from pine nuts as a food component to reduce plasma triglycerides by inhibiting the rat hepatic Δ9-desaturase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulier-Monthéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6223. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63301-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Peptidases in Intestinal Brush Border Membranes on the Absorption of Oligopeptides from Whey Protein Hydrolysate: An Ex Vivo Study Using an Ussing Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ozorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellinger-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M C Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk pasteurisation reduces pre-lipolysis but not digestive lipolysis and moderately decreases intestinal lipid uptake in a combination of preterm infant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 329, pp.126927. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of peptides released from dairy and egg proteins is highly dependent on the simulated digestion scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5240-5256. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO00744G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico trials of food digestion and absorption: how far are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Robert Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.121-125. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of Holder and High Temperature Short Time pasteurization on the dynamic in vitro digestion of human milk in a preterm newborn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, pp.127126. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de survie pour digérer une raclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Huffington post</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gastrointestinal conditions affect in vitro digestibility of peanut and bread proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.6921-6932. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO01451F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white gel structure determines biochemical digestion with consequences on softening and mechanical disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109782. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.104556. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of egg white gel microstructure and its relationship with pepsin diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.105258. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2019.1707770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal digestion enhances the endothelium-dependent vasodilation of a whey hydrolysate in rat aortic rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ozorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Kimie Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo da Silva Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109188. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaCl2 supplementation of hydrophobised whey proteins: Assessment of protein particles and consequent emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Monthean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.104815. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the permeability of human and porcine small intestinal mucus for particle transport studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staroń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77129-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of plant proteins at the molecular and supra-molecular scales during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.109204. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport of lipid digesta in human and porcine small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staroń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.109752. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How motility can enhance mass transfer and absorption in the duodenum: Taking the structure of the villi into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.115406. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.9b02430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of food structure on dairy protein, lipid and calcium bioavailability: A narrative review of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Eve Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie L. Turgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (13), pp.00-00. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2018.1435503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Food Digestion . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre les pertes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1er août (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GutSelf: Inter‐Individual Variability in the Processing of Dietary Compounds by the Human Gastrointestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Tomás‐cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (21), pp.1900677. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201900677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the refractive properties of 1D and 2D photonic crystal polycrystalline silicon-based membranes in the MIR frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gidik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (20), pp.205101. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab085d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which casein in sodium caseinate is most resistant to in vitro digestion? Effect of emulsification and enzymatic structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Marcinkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.114-118. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey-based cheese provides more postprandial plasma leucine than casein-based cheese: A pig study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of a digestibility evaluation in the allergenicity risk assessment of novel proteins. Opinion of a joint initiative of COST action ImpARAS and COST action INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitty Verhoeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Lindholm Bøgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gadermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers blinded by the care: A qualitative study of physical restraint in pediatric care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla de Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Nadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Galinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.230-246. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0969733019833128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of milk proteins: Comparing static and dynamic in vitro digestion systems with in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.32-39. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dynamic in vitro digestion systems mimic the physiological reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blanquet-Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bornhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (10), pp.1546-1562. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1421900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicentre study to determine the Etest epidemiological cut-off values of antifungal drugs in Candida spp. and Aspergillus fumigatus species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salsé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1546-1552. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait infantile, comment formuler &amp;quot;biomimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1368, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive Hepatobiliary Trichosporon asahii Infection in a Child With Autoimmune Cholangitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Noailly Charny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collardeau-Frachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Pediatric Infectious Diseases Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpids/piz030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of matrix-assisted laser desorption ionization time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of moulds in the routine microbiology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.892 - 897. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy product structure and protein nature on the proteolysis and amino acid bioaccessiblity during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.399-411. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of β-lactoglobulin within calcium carbonate microparticles and subsequent in situ fabrication of protein microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles par le nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408034597556658E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of foodomics to understand the digestion/bioactivity relationship of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn J Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vergères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective survey of azole drug resistance among environmental and clinical isolates of Aspergillus fumigatus in a French University hospital during major demolition works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loeffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dananché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycmed.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Assessment and Catalytic Oxidation Activity of Hydrophobized Whey Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (45), pp.12025-12033. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b02362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of four calcium sources in different whey-based dairy matrices assessed by in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.454-462. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.898-910. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese matrix protects the immunomodulatory surface protein SlpB of Propionibacterium freudenreichii during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.712-721. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kongerslev Thorning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Christine Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret de leur digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 352 (Mai), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Metarhizium anisopliae complex implicated in human infections: retrospective sequencing study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose‐anne Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forouzanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (12), pp.994-999. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pepsin in rennet using a monoclonal antibody-based inhibition ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (51), pp.190-196. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.273.51.34611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy products and inflammation: A review of the clinical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dansesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.2497-2525. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.967385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth David Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomic as a tool for assessing protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il encore du lait de bonne qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Caselagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 431, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1349 juillet 2017, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth David Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and bioaccessibility of anthocyanins in bakery products enriched with anthocyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Tolga Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.3488-3496. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00567E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patulin and ochratoxin A co-occurrence and their bioaccessibility in processed cereal-based foods: A contribution for Portuguese children risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.205-214. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matched case-control study of toxoplasmosis after allogeneic haematopoietic stem cell transplantation: still a devastating complication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marechal M. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducastelle-Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (7), pp.636-641. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic in vitro digestion models to study proteins stability in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R. Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volumes 17–18, Winter 2015, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harmonized INFOGEST in vitro digestion method: From knowledge to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic in vitro digestion models to study proteins stability in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R. Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volumes 17–18, Winter 2015, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Food Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.179-180. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.4799-4804. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]In vitro[/i] Digestibility of Goat Milk Kefir with New Standardised Static Digestion Method (INFOGEST Cost Action) and Bioactivities of the Resultant Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sn El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Menfaatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.2322. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FO00357A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined medico-surgical strategy for invasive sino-orbito-cerebral breakthrough fungal infection with Hormographiella aspergillata in an acute leukaemia patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiblig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.308--312. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01405220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide mapping during dynamic gastric digestion of heated and unheated skimmed milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidra Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the gastrointestinal tract of the elderly to develop dietary solutions that prevent malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Kachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (16), pp.13858-13898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new in vitro dynamic system to simulate infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.1039-45. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of In Vitro Methods to Study Patulin Bioaccessibility and Its Effects on Intestinal Membrane Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (14-16), pp.983-992. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287394.2014.911138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane M. Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion des produits laitiers pour lutter contre les pertes musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24/09/2014, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of particles in intestinal mucus under simulated infant and adult physiological conditions: Impact of mucus structure and extracellular DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan.R. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs H. Bajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil M. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95274. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Maillard reaction on the in vitro proteolytic breakdown of bovine lactoferrin in adults and infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. Moscovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousef Joubran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (8), pp.1898-1908. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00248b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites des modèles de digestion gastro-intestinale : de l'in vitro à l'in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovations Agronomiques, 36, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5hxf-sz54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure sur la digestion ; cas des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2m74-4j12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential release of milk protein-derived bioactive peptides in the jejunum in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tome´</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.1314 - 1323. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.055202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complement C1q formation of immune complexes with milk caseins and wheat glutens in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin L. Gressit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Halling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassie R. Stallings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea E. Origoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.447-453. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and release of bioactive peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (12), pp.2105-2114. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage du lait semble favoriser le développement de l'allergie chez le nourrisson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29/08/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inra fonde un réseau consacré à la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA : Revue de l'industrie agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chercheur rennais coordonne le nouveau réseau international sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes Atalantes Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, septembre-octobre, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisin quantification by ELISA allows the modeling of its apparent diffusion coefficient in model cheeses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (17), pp.9484-90. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf2008474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary antigens, epitope recognition, and immune complex formation in recent onset psychosis and long-term schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh A. Sampson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith B. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126 (1-3), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches permanentes pour améliorer la qualité du lait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeanblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26/08/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Etape encore mal digérée: Un chercheur rennais vient de créer un réseau international pour partager des connaissances sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the casein micelle surface by surface plasmon resonance (SPR) using a selection of specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (15), pp.8375-8384. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf2024038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of a cooling agent by interfacial polymerization: Influence of the parameters of encapsulation on poly(urethane–urea) microparticles characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gengembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 370 (1-2), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two different diets on lactoferrin concentrations in bovine milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk during powder manufacture increases casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.28-39. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-010-0003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal Antibodies against Bovine β-Casein: Production and Epitope Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540100120094483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative resistance of food proteins to adult and infant in vitro digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54, pp.767-780. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for monitoring globular milk protein changes induced by ultrafiltration: A dual structural and functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmejdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chalvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.3910-3924. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subunit and whole molecule specificity of the anti-bovine casein immune response in recent onset psychosis and schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily G. Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith B. Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Halling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Krivogorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luladey Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1-3), pp.240-247. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2009.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing increase casein resistance to simulated infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (11), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (193–209) 17-residues peptide of bovine b-casein is transported through Caco-2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Regazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Gabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (10), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.200900443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganèse et imagerie de résonance magnétique du développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sébrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bébés digèrent-ils le lait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duguey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 282, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune activation by casein dietary antigens in bipolar disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G Severance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B Dickerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R Stallings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E Origoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.834-842. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-5618.2010.00879.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding properties of the N-acetylglucosamine and high-mannose N-glycan PP2-A1 phloem lectin in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153 (3), pp.1345-61. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitope characterization of a supramolecular protein assembly with a collection of monoclonal antibodies : the case of casein micelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (6), pp.1058-1066. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2008.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface plasmon resonance biosensor for skin sensitizers studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2008.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition and characterization of Silane thin films from 3-(aminopropyl)triethoxysilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition and Characterization of silane thin films from 3-(aminopropyl)triethoxysilane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA to detect proteolysis of ultrahight-temperature milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (17), pp.6857-6862. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070694w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of tracers for the authentication of thermal treatments of milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Feinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of textile heat flowmeter combining evaporation phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.772-776. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0040517507068288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of proteins in dairy products using an optical biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller - Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (3), pp.843-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bovine lactoferrin concentrations in cheese with specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (9), pp.1081-1087. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor immunoassay for the quantification of α&amp;lt;sub&amp;gt;S1&amp;lt;/sub&amp;gt;-casein in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (1), pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022029904000664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the evaporation latent heat by flowmetric method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.2364-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Heat Treatment Undergone by Milk by Following the Denaturation of α-Lactalbumin with a Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.677 - 681. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034722w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">determinationof the heat treatment undergone by milk by following the denaturation of alpha-lactalbumine with a biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.677-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of á-casein in milk and cheese using an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.659-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of β-Casein in Milk and Cheese Using an Optical Immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (4), pp.659 - 664. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf034723o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.1000-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once-a-day milking of multiparous Holstein cows throughout the entire lactation: milk yield and composition, and nutritional status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (3), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of κ-casein in milk by an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3-4), pp.265 - 277. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540100400013401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to monitoring proteolysis phenomena using antibodies specifically directed against the enzyme cleavage site on its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 317, pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of kappa-casein by an optical immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.265-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bovine beta-casein genetic variant characterized by a Met93 --&amp;gt; Leu93 substitution in the sequence A2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of once-daily milking and feeding level in the first three weeks of lactation on milk production and enzyme activities, and nutritional status, in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aubailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2002014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA for monitoring the cleavage of β-casein at site Lys&amp;lt;sup&amp;gt;28&amp;lt;/sup&amp;gt;–Lys&amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt; by plasmin during Comté cheese ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 69 (3), pp.491 - 500. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022029902005587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of once-daily milking and feeding level in the first three weeks of lactation on milk production and enzyme activities, and nutritional status, in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aubailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bovine $\beta$-casein genetic variant characterized by a Met$_{93} \rightarrow$ Leu$_{93}$ substitution in the sequence A$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (2), pp.171 - 180. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipeptide Antibodies Recognizing Plasmin Sensitive Sites in Bovine -Casein Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (3), pp.1571-1577. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf001352s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclonal antibodies against bovine beta-casein : production and epitope characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipeptide antibodies recognizing plasmin sensitive sites in bovine beta-casein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Senocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (3), pp.1571-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic potential and level of feeding on milk protein composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duployer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 68, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature of alpine pastures on plasmin activity, fatty acid and volatile compound composition of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bugaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauwuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and coagulation properties of modicana and holstein cows' milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Maldonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (6), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and coagulation properties of Modicana and Holstein cows'milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maldonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.497-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the composition of Alpine hightland pasture on the chemical, rheological and sensory properties of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heat treatment undergone by milk using two inhibition ELISA for quantification of native and heat denatured -lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.2249-2254. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf9809232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heat treatment undergone by milk using two inhibition ELISAs for quantification of native and heat denatured alpha-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Repecaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (6), pp.2249-2254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa determination of plasmin and plasminogen in milk of individual cows managed without the dry period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (2), pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA for differential quantitation of plasmin and plasminogen in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65 (4), pp.643-651. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029998003173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa for differential quantification of plasmin and plasminogen in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 65, pp.643-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential titration of Plasmin and Plasminogen in milk using sandwich ELISA with monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential titration of plasmin and plasminogen in milk using sandwich ELISA with monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 64, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPLC determination of thiol-containing anti-browning additives in fruit and vegetable products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voldrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Philippon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Characterization of Specific Bovine Plasminogen Monoclonal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hyb.1994.13.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of specific bovine plasminogen monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (180)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate: do differences in composition and structure between human milk and infant formula affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Bioactive and Health (FBHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Dairy Products at Different Length Scales Drives the Mechanism of Digestion and the Nutrient Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium Hybrid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aarhus (Danemark), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Food Matrix drives the mechanisms of Oro-Gastrointestinal Digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIC; Instituto de Agroquimica y Tecnologia de Alimentos - IATA, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales drives the mechanism of digestion and the nutrient bioaccessibility and bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Food Structure and Functionality Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier; Food Structure and Functionality Forum, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macronutrient digestion and nutritional quality: how to measure it and what matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Nutritional Sciences and Dietetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Hellenic University, Oct 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenous fraction in Human Milk vs. Infant Formula: composition, structure and nutritional requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMAN MILK, NUTRITION, AND INFANT DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, web congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products at different length scales drives the bioavailability bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the mechanisms involved in digesting dairy products: what lessons can be learned for the design of dairy alternatives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Science and Technolology for meat and dairy analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability. The case of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Dairy Federation, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales drives the mechanism of digestion and the nutrient bioaccessibility and bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Foodomics FOODOMICS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Department of Agricultural and Food Sciences – DISTAL; The Cesena Campus of the University of Bologna; The Centre for Dissemination of the Results in Agricultural and Food Researches – Ce.D.R.A., Feb 2024, Cesena (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro dynamic digestion : a suitable model to mimic the in vivo digestion of infant foods in terms of food deconstruction and protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and gastrointestinal digestion of beef burgers supplemented with fava bean (Vicia fava) flour: improvement of nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of protein-rich dairy products in the ageing gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres Nutrition - Alimentation - Métabolisme - Sport - Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le comité d’organisation de l’événement est constitué de :L’Institut NuMeCan, le laboratoire STLO, le laboratoire M2S, Lactalis, Sodiaal, Valorex, Biotech Santé Bretagne et l’Institut Carnot Agrifood Transition., Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The University of Adelaide, School of Medicine and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded fava bean ingredients for dairy product application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et digestion in vitro de produits laitiers adaptés aux besoins nutritionnels spécifiques des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE, because our need for research is greater than ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy Science Association, Jun 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro amino acid digestibility and availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dietary Proteins for Human Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized in cooperation with the IAEA, Sep 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riddet Institute, Massey University, Nov 2023, Tāhuna Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the food matrix at different length scales affects the mechanisms of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innova 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DHA-enriched omelette: does encapsulation improve DHA bioaccessibility?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique F. Pédrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBINAIRES Mensuels de la SFEL ( jeunes chercheurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'étude des lipides SFEL, Jun 2021, ONLINE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits laitiers adaptés aux besoins nutritionnels des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kritiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms of dairy products digestion in infant and elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on protein digestion and metabolism in infants and elderly: Challenges and opportunites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion- ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infogest, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-center peptidomic investigation of simulated gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidra Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients protéiques laitiers : impact de leur origine et de leur transformation sur la structure et la digestion de matrices complexes telles que les formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of milk proteins and bioactive peptides in the gastrointestinal tract during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEKI-Food Association, Jun 2022, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed using extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus V. Canário Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des aliments chez l’homme: Comment la microscopie aide à comprendre l’évolution des structures dans le tube digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du lait humain et d'une préparation pour les nourrissons sur l'axe microbiote-intestin chez le nourrisson, étude pré clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité JFN, Nov 2021, live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we apply in vitro digestibility methods to evaluate the nutritional quality of plant and animal proteins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sustainability of Food Systems and Diets Online Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Institute for Health and Welfare (THL), University of Helsink, University of Eastern Finland, Institute of Public Health and Clinical Nutrition, STN/JUST FOOD project, STN/Leg4Life project, Food Valley, Mar 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous nitrogen contribution to in vitrodigestibility of animal and plant proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion ICFD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Infogest, May 2021, the Virtual International Conference on Food Digestion (#VICFD2021) on 6-7th May 2021., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic gastrointestinal digestion of model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme de Figueiredo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion pour proposer les aliments de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère matinale thématique Sodiaal : la digestion, clé de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity & Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food to improve nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Food Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein micelle vs sodium caseinate : how does the difference in structure affect gastric emptying and protein metabolism in pigs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of food digestion to improve our knowledge of the effect of food on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Simposio de Alimentos e Nutriçao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la digestion du lait maternel pour concevoir les formules infantiles de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2019 de l'institut Carnot Qualiment - 7ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure affects the kinetics of food digestion and the bioavailability of nutrients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nestlé Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides polaires laitiers états des lieux sur leur intérêt nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the models available for simulating food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridge2Food - 11. Protein Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG : Carrefour de l'innovation agronomique- alimentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and bioactive peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badertscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheese symposium - The 2nd Symposium in Future Dairy Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Geeshani M. Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Yea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emmental cheese matrix protects Propionibacterium freudenreichii’s immunomodulatory surface protein SlpB from proteolysis during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la fraction lipidique des préparations pour nourrisson et physiologie intestinale du jeune, étude pré-clinique dans un modèle miniporc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des aliments module leur cinétique de digestion et la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Académie d'Agriculture de France:Des matières premières agricoles aux aliments : Quel impact des procédés de transformation sur la qualité de l'alimentation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer les aliments pour améliorer la biodisponibilité des nutriments et composés bioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Alimentation &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Imaging The Cell 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de vache: qu’est-ce que c’est?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Symposium CICBAA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d’étude de la digestion : de l’in vitro à l’in silico en passant par l’animal et l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValorialConnection : Les petits secrets de la digestion !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein and whey protein in vitro digestion in comparison with duodenal and jejunal in vivo digests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sánchez-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani M. Somaratnea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on “Delivery of Functionality in Complex Food Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early modulation of gut digestion and microbiota in piglets by the addition of dairy lipids and probiotic L. fermentum in infant formula(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Neonatology Association Conference (INAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules infantiles se comportent-elles comme le lait maternel dans le tube digestif du nouveau-né ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS NAMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Food to Improve the Delivery of Bioactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur la digestion du lait maternel et des formules infantiles chez le nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy food structures influence the rates of nutrient digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium in dairy matrices: in vitro digestion on the factors determining its bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Minerals &amp; Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure affects the kinetics of food digestion and the bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Université de Suzhou et industriels chinois COFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring foods to improve the delivery of bioactives and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Congress of Nutrititon (CONU2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products, as modified by processing, drives the kinetics of proteolysis and lipolysis in the GI tract and the bioavailability of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Copenhagen Expert Meeting on the Dairy Matrix September 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Infogest Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of milk protein gels in simulated gastric environment: exploration of the disintegration process and diffusion behavior of pepsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Food Structure and Functionality Forum Symposium - from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Singex, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From gel structure to digestion: the egg white model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EFFOST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Digestion: Developing in vitro/in vivo correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EFFOST conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, potion ou poison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cymes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Carrère d' Encausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission "Allo Docteurs, Magazine de la Santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"FOODOMICS" Application des démarches de protéomique à l’étude des aliments et à la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Foodomics Conference: Foodomics a New Comprehensive Approach to Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy. pp.147-156, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the structure of dairy products affect their digestion mechanisms? Consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health promotion and disease prevention of functionnal foods, nutraceucals and naturals health products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kocaeli, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lipid composition of infant formulas on protein digestion, gut immunology and microbiota in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Plovdiv, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of dairy products; consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Quality of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Olsztyn, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the structure of dairy products affects the kinetics of digestion and the nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation at the University of Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portici, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines d'origine végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Information Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chisinau, Moldova</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité sérologique du virus Y de la pomme de terre (PVY) : impact sur le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gutierrez-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tribodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des protéines végétales dans l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvinghealth properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peptides présents dans l'intestin chez l'homme au cours de la digestion de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation du Programme Devenir de l’Aliment dans le Tube Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Palmerston (NZ), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Palmerston (NZ), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Milk Proteins Digestion Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. 4 p., </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies Collection dedicated to food components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Echasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Legoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). COST ACTION FA1005, BEL., Mar 2012, Cesena, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Progress Conference of the Domain of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]In vivo[/i] digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forthcoming COST Action Infogest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, United States. Supplement 1, p. 508a, </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and modelling the disintegration of food in the gastrointestinal tract and its consequences on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trilateral Workshop on Innovative Health Promoting Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Antibody Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Echasseriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tranquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements thermiques appliqués au lait augmentent la résistance des caséines à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Plateforme LAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et organisations avec les lipides du sous-domaine R11-15 de la dystrophine humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the neonate - How processing of milk powder affects protein digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Advances in Human Nutrition with Special Reference to Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Faisalabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique d'hydrolyse des protéines sériques et de la caséine dans un modèle de porcelet allaité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocapteurs en milieu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Fonctionnalisation de surfaces et méthodes de détection pour les biocapteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo approaches for investigating gastro-intestinal disintegration of infant formula by the neonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoassays for estimating the impact of skim milk powder processing on casein digestion by an in vitro infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X th International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness simulation model of abatacept versus rituximab in rheumatoid arthritis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bregman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.609 (AB0357)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ELISA to detect proteolysis of UHT milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of surface plasmon resonance toward the screening of skin sensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Le Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Alternatives and Animal Use in the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich ELISA for goat lactoferrin quantification in milk during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefrileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée de Cremoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ELISA to detect proteolysis of UHT milk upon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rolet-Répécaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Degelaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of the Casein micelle surface on Biacore Using specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of the Casein micelle surface on Biacore Using specific monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Marchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Agri-Food Antibodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic DNA sensor: Supramolecular assembly of redox protein and nucleic acid onto a lipidic bilayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puig P.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeh J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th world congress in Biosensor - Poster - 24-26 mai 2004 - Granada, Espagne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de différentes sources de complémentation azotée sur les performances de vaches laitières Holstein et Montbéliardes et les aptitudes à la coagulation des laits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes et optique pour le développement de capteurs : Application aux IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wacogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de la mesure agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assembly of Redox Proteins and Nucleic Acids onto a supported bilayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puig P.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeh J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Biophysics Congress - April 5-9 july 2003 - Alicante, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la teneur des laits en constituants d'intérêt nutritionnel selon la nature des fourrages consommés par les vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Rock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'enrichissement en acides gras polyinsaturés oméga 3 (AGPI n-3) de l'alimentation de la mère sur la composition et la digestion du lait maternel : étude ancillaire de l'essai clinique prospectif randomisé ALLAITEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic biomimetic in vitro model that integrates stomach biomechanics to monitor gastric digestion of milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-regulation between gastrointestinal transport and motility: the way forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Leiden, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibilité réelle de protéines animale et végétale : comparaison des mesures obtenues in vitro vs. in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat vs. cow dairy products digestion and intestinal health impact: in vitro study using dynamic digestion and quadricellular intestinal epithelium models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Bostoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF CALCIUM BIOACCESSIBILITY IN FOOD SOURCE OF DIETARY CALCIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD BIOACTIVES &amp; HEALTH (FBHC25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structure differently impacts satiety by modulating plasma aminoacid kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://espghancongress.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of ESPGHAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality of infant formulas impacts gut physiology and microbiota in mini-piglets used as a human infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual meeting of European Society for Paediatric Gastroenterology Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult and older adult in vitro dynamic digestions of α-tocopherol fortified yogurt using DIDGI®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion (ICFD2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2020, </w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54499/uidb/04469/2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of protein-rich dairy products adapted to the specific needs of older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of digestive enzymes activities in human duodenal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Braeckmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulating DHA oil promotes the digestion process in vitro and profoundly modifies the metabolism of DHA in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.812119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-optimized digestion of two high protein dairy products: Gastric in vitro semi-dynamic digestion model of adult vs older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Gwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrѐ Brodkorb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pre-hydrolysis on the in vitro digestibility of Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of consumption temperature of whole milk on in vitro gastric digestion using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a compromise to supplement beef burgers with fava bean (Vicia fava) flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality within infnat formulas impacts digestion and amino acid bioavailability: a combined in vitro and in vivo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.337-338, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of two age-tailored dairy products in the aging gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sounouvou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14. International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein ingredient quality and structure of infant formulas impact plasma amino acid kinetics in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://espghancongress.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des ingrédients protéiques laitiers impacte la physiologie intestinale et le microbiote d’un modèle animal du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.lesjfn.fr/expo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infant digestion model leads to similar conclusion as in vivo study: focus on human milk and infant formula protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.332, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of whole fat milk on in vitro gastric digestion using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.nizodairyconference.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NIZO Dairy Conference - Innovations in Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des protéines dans les préparations pour nourrisson impacte leur digestion in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines du lait humain et d’une préparation pour nourrissons, étude pré-clinique chez le modèle mini-porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gwenaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of DHA oil improves the DHA bioaccessibility in vitro and affects the DHA metabolism to oxylipins in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of milk specie and structure during in vitro gastrointestinal digestion of cow and sheep milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Saviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure within infant milk formulas impact their in vitro dynamic digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.univ-rennes.fr/evenements-0/journees-scientifiques-ed-egaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Casula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Serrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GOS/FOS and fat origin on the macronutrients kinetics of digestion and the calcium bioaccessibility of growing-up milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnot Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel biorelevant in vitro dynamic digestion simulator reproducing the biomechanics of the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des préparations pour nourrissons module leur cinétique digestive : approche in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized ileal digestibility of amino acids and nitrogen in human milk and infant formula – an in vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Moughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Food Digestion (ICFD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LEG’ALIM : Filière régionale durable de légumineuses à graines à haute valeur ajoutée, à destination des nouvelles tendances du marché de l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Longvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG’ALIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Combourtillé, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference Innovations in Dairy Ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does encapsulation of DHA with heat-denatured whey proteins in Pickering emulsions improve its bioaccessibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées EGALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of native egg white protein gel microstructure on the diffusion of gastric pepsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sottemano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Union of Middle-Eastern and Mediterranean Pediatric Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cagliari, Sardinia, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the spatiotemporal disintegration and release of nutrient from egg white gel microstructure during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani Somaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caséine micellaire vs caséinate: comment la différence de structure affecte la vidange gastrique et le métabolisme protéique chez le porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HTST pasteurization of human milk on the kinetic of digestion of macronutrients after in vitro dynamic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torcello-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion evidence of how plant proteins modulate infant formulas digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la texture des aliments sur la digestion des macronutriments et la libération de micronutriments: étude in vitro sur masticateur et digesteur dynamique paramétrés à partir de données in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do different techniques of human milk pasteurization impact the kinetics of peptide release during in vitro dynamic digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cavallarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sottemano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes in vitro de l’impact de la pasteurisation du lait maternel sur les cinétiques de digestion et l’absorption intestinale des lipides chez le prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze drying and structure effects on in vitro protein digestion of some plant foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on digestive kinetics and intestinal lipid absorption using a combination of in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Violleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and oral comfort of cheese developed to meet the sensory and nutritional needs of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification du lait de femme à base de protéines de lait d’ânesse ou de vache: impact sur la digestion du prématuré en condition in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Giribaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static in vitro digestion tests to assess allergenic risk of novel proteins - Use of a peptidomics workflow based on free softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Torcello Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strabourg, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding antral contraction in human stomach through comparison with soft elastic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des produits laitiers module leur cinétique de digestion et d’absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière et le probiotique L. fermentum incorporés dans des préparations pour nourrissons modulent leur digestion ainsi que la composition du microbiote et les propriétés barrière de l’intestin chez le mini-porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Ruyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food based carriers for the delivery of pancreatic enzymes to elderly for restoring digestion and tackling malnutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Madadlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.AgreenSkills Annual Meeting in Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in composition and structure between human milk and infant formula: do they affect their digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw milk microflora and starter cultures in cheese on protein hydrolysis and peptide generation during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Food Colloids Conference : Application of Soft Matter Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Leeds, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Egg Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of product for elderly people: impact of the type of protein and matrix structures on the protein hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of digesta in the human and porcine small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal modulation of gut digestion and microbiota by addition of dairy lipids and probiotic L. fermentum CECT 5716 in infant formula programs adult gut microbiota and physiology in a minipig model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017, Proceedings of the 5th International Conference on Food Digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioaccessibility of calcium in whey protein matrices depends on calcium sources, gastro-intestinal pH but not on the matrix structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation of INFOGEST and ICFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion of Proteins in Milk: Comparing different in vitro systems with in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stoffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring in vivo gastric digestion of egg white gels: impact of the initial gel structure and texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring foods to improve the bioavailability of bioactives and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Symposium Institut Pasteur de Lille : Nutrevent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de produits laitiers à destination des séniors : impact du type de protéines et de la structure de l’aliment sur l’hydrolyse des protéines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gastric juice diffusion into steamed and fried orange-fleshed sweet potatoes on the macro- and micro-structural changes and nutrient release during static in-vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeshani M. Somaratnea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Ferrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First NZFSSRC Annual Meeting (The New Zealand Food Safety Science &amp; Research Centre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nelson, New Zealand. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro lipolysis kinetics of human milks is dependent from fat globule structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EMBA International Milk Banking Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric digestion of milk protein gels as assessed by time-lapse Synchrotron UV-microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16. European microscopy CongressEMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is cheese a good delivery vehicle for the anti-inflammatory [i]Propionibacterium freudenreichii[/i] probiotic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes FRAP/CRYO-FIXATION-MET-MEB pour relier la diffusion de la pepsine à la microstructure des gels laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse d’image et nouvelles techniques D’imageries spécifiques» 15. journées de formation du RCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la bioaccessibilité du calcium en digestion in vitro : impact de la source calcique et de la structure (liquide ou gélifiée) d’une matrice alimentaire, contenant des protéines sériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ligneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYCOMIX and INFOGEST: a fruitful collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of food digesta and model particles in the small intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A helicopter view over the landscape of digestion models for food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International TIM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Porto, Portugal. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does protein enrichment on yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the matrix characteristics of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shane Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food - an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Workshop on allergenicity assessment of GM plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Digestion: developing in vitro/in vivo correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the models for simulating food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does protein enrichment in yogurts have an effect on gastric emptying and impact on proteolysis kinetics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Madhoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disintegration of food in the gastrointestinal tract: what do we know and where are the gaps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Tanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Csavajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sanz Buenhombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Castellammare di Stabia, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthocyanins profile of anthocyanin enriched bakeries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, castellammare di stabia, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality Forum Symposium from Molecules to Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Amsterdam, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Maillard reaction on the proteolysis of lactoferrin under simulated infant gastric-duodenal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport in the intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal transport in the intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéra Nyemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane M. Rutherfurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass Spectrometry Study of the Peptides Produced During the [i]in vivo[/i] digestion of α-lactalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kehoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Izmir, Turkey. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptidomics on two in vitro dynamic digested dairy matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sanchez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a dynamic system for monitoring in vitro food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infogest: an international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. 2012, 1st Food Structures, Digestion &amp; Health Conference - 7-9 March 2012 - Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula: effect of heat treatment and composition on physical characteristics and nutritional composition of powders, and biochemistry of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling of the digestion of dairy solutions and gels as compared with mini-pig in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal kinetics from digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk powder: a model matrix for studying food digestion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of casein or milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, Nouvelle-Zélande. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of milk phospholipids and milk lipids modified the immunomodulatory properties of infant formula in neonatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Pediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taïpei, Taiwan. , 2012, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Casein / Whey proteins (Cns/WPs) ratio of infant formulas on in vivo protein digestion and gut physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st international conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Infogest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des protéines du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Clermond- Ferrand, France. , NAFAS, 10 (6), pp.47-48, 2012, NAFAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jejunum through the digestion of casin or milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucider le devenir de l’aliment dans le Tube Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Balaruc les Bains, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jejunum through the digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, parme, Italy. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA®-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dietary proteins and peptides throughout digestion by omic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on FoodOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cesena, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research opportunities in Europe and beyond: what’s going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.International Conference on FoodOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cesena, Italy. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many peptides are released in the jujunum through the digestion of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ainerei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peptides et les cinétiques de la digestion intestinale des protéines laitières chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Reims, France. , Cahiers de Nutrition et de Diététique, 25 suppl 2, 160 p., 2011, Cahiers de Nutrition et de Diététique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal digestion kinetics of milk proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the actin binding domain 2 of dystrophin with lipid membrane is modulated by lipid packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal kinetics and peptides from digestion of casein versus milk soluble proteins in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of infant formula in piglets: protein digestion kinetics and their potential bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cuinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Le croisic, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of skim milk powder processing on casein digestion by an in vitro infant model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th IDF Dairy Science &amp; Technology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France. Dairy Science and Technology, 90 (4), 476 p., 2009, Dairy Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de fabrication des formules infantiles sur la digestion[i] in vitro[/i] des caséines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France. Nutrition Clinique et Métabolisme, 22 - Supplément 1 (- novembre 2008 P. 18-S152), 2008, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening contact allergens from cosmetics using an optical biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional behavior of foods through in vitro and in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">groupe Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Engineering and Design for Improved Nutrition, Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, </w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press groupe Elsevier.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-332, 2023, 978-0-323-85513-6. </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85513-6.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol 2 Part 3 : Analysis of Milk and dairy products, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00167-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Dairy Sciences 3 ième édtion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 2 part 3 Analysis of milk and dairy products, </w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier academic press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-481, 2022, 9780128187661. </w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00194-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0367343132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins: Digestion and absorption in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Third Edition, </w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Milk Proteins From Expression to Food, 978-0128152515. </w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815251-5.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bite to Nutrient: The Importance of Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Approaches to Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2019, 978-3030039004. </w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03901-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer l'aliment pour mieux piloter sa déconstruction dans le tube digestif et optimiser la biodisponibilité des nutriments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Marze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ième édition, </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1042 p., 2019, Collection Sciences et techniques agro-alimentaires, 978-2-7430-2026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 22 partie Impact des technologies sur les caractéristiques nutrition santé des fromages: protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fromage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 ième Edition, </w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1001 p., 2018, 9782743023157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins - Analytical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22616-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIDGI® System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Food Bioactives on Health in vitro and ex vivo models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-15791-7. </w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16104-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins: digestion and absorption in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milk Proteins: From Expression to Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, </w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.583, 2014, Food Science and Technology, 978-0123740397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des nouveaux-nés et formules infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices laitières : applications aux fractions protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.461, 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices laitières: application aux fractions protéiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fardet, Isabelle Souchon, Didier Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des Aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.171-184, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins: Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of dairy sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374402-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of surface plasmon resonance biosensors in food science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of agricultural, food and biological engineering, Taylor &amp; Francis, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectre à la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur : Lumière, Vision et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.280-290, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosensors applied to dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Achilleos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunosensors applied to dairy products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2006, 81-308-0102-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et contrôle de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.324-351, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.291-305, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et techniques de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La couleur : lumière, vision et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.306-323, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of proteins in milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced dairy chemistry - 1 : proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, 2003, 0-306-47271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder Pasteurization May Alter the Digestion of Human Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petherick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait liquide ou gélifié, du pareil au même pour la digestion ?, Pourquoi modéliser la digestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peptides bioactifs peuvent exercer une activité dans l’intestin dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et portail web Action Cost INFOGEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and nutritional properties of fava bean ingredients processed by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Jesus Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on EFSA project OC/EFSA/GMO/2017/01 “In vitro protein digestibility” (Allergestion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Torcello‐gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFSA project OC/EFSA/GMO/2017/01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système plasmide-plasmogène dans la protéolyse du lait : mise au point d'un dosage différentiel des deux composants à l'aide de sondes antigéniques monoclonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université de Bourgogne Franche-Comté (COMUE), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1829"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C601870A"/>
+    <w:nsid w:val="F921823E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050328549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Blanco-Doval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Binz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01307-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104678" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper A Hettinga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H P van den Akker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cardinaals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1677243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leehen Mashiah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14030396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jebalia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115465" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor J Fitzpatrick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109864" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Santos-S&#225;nchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1404538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113916" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cussonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051065" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nohra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meneust" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135779" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angelo Faria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c05479" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bazar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Hingyi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Palk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Gado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-022-02232-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699786v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.12.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117835v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toktam Farjami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Babaei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.11.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Abrahamsson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arturssond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Batchelor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.02.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279044v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miralles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanch&#243;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128424" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjuan Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116079" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110354" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274424v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menotti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miossec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa078" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miralles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanch&#243;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gouar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107326" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Ferrua" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109782" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624637v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911717v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109481" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648299v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Robert Mackie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.04.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131586v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krupa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bajka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77129-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115406" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198129v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707547v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Eve Rioux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1435503" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102977v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.049" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidik" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab085d" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905551v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska B&#246;ttger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Marcinkowska" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.09.042" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295701v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lombart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nadji" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733019833128" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195215v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Noailly Charny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohmer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collardeau-Frachon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piz030" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486261v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Normand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrickx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100446v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720115v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pimentel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verg&#232;res" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.02.002" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917827v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeffert" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Bienvenu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.05.007" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581634v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.08.001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629368v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Bordoni" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dansesi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida S. Fernandez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.967385" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525342v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449993v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caselagno" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454640v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Karakaya" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Simsek" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Tolga Eker" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00567E" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356907v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.08.004" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MLS9V0V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792623v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal M. Le" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducastelle-Lepretre" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.04.025" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416007v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.06.002" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301367v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458434v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.043" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405220v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozzoli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Croze" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12305" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209819v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn El" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karakaya" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simsek" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Menfaatli" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00357A" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209813v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danit Shahar" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Gille" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Kachal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209677v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ferreira" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Diaz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Padilla" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.911138" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181307v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209676v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs H. Bajka" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095274" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209650v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Moscovici" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Joubran" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00248b" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209551v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m74-4j12" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209351v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209323v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily G. Severance" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Gressit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Halling" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie R. Stallings" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E. Origoni" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.07.005" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174321v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174311v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174315v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454185v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh A. Sampson" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gimenez" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith B. Dickerson" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.12.001" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8973K4F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454515v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanblanc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454175v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johansson" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2024038" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174829v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918403v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Audenhaege" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmejdoub" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalvin" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2995" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301391v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senocq" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levieux" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540100120094483" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454126v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Krivogorsky" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luladey Haile" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.12.030" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ696KWS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173380v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gabai" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900443" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RZ23HR8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172137v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguey" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511911v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Po" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bri&#233;" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;ric" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.013" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF64WCHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454174v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G Severance" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B Dickerson" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Stallings" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Origoni" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2010.00879.x" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01CQNGW0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454049v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lugand" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.09.028" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59PMQ5NP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493842v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herlem" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.038" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLDXMQFJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667015v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Degelaen" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070694w" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48M85WZ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660162v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Efstathiou" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lou&#226;pre" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyonnet" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.07.052" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-569DXGQ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244018v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godts" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517507068288" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-75RZFT1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658210v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller - Renaud" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304024v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller-Renaud" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulieu" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029904000664" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125620v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489856v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304023v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-Repecaud" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034722w" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673610v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller-Renaud" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304022v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034723o" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672209v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dulieu" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490295v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490720v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889949v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004014" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673813v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304020v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Muller-Renaud" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540100400013401" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671975v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304019v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senocq" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029902005587" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671355v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubailly" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681064v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301393v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubailly" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002014" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304015v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002002" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670757v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672302v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672504v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duployer" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301387v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf001352s" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681055v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauwuy" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889914v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Chiofalo" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Maldonato" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000140" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693887v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiofalo" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maldonato" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685310v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grattard" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301384v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9809232" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698518v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine R&#233;mond" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Collin" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301381v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Grappin" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029998003173" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687907v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301377v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bailly" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Collin" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688522v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582046v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voldrich" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobias" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301383v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Labiau" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hyb.1994.13.543" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705604v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labiau" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079430v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985158v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608382v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465062v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985149v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985115v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154049v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299538v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299592v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299393v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726307v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725928v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564766v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726329v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880338v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199643v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265919v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097198v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265922v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737649v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320561v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouli" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baniel" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011379v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265923v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161285v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesnet" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delplanque" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913027v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbuehl" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badertscher" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913026v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802874v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737549v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555258v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709340v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610648v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519459v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani M. Somaratnea" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570272v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchon" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pastor" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amigo" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652893v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652894v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652919v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616610v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544637v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544638v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454573v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454572v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Mackie" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209681v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580673v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cymes" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carr&#232;re d' Encausse" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209652v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595023v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209680v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209679v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209732v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209548v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209545v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208681v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillet" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hodnik" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gutierrez-Aguirre" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209544v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802159v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209547v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209552v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209546v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173393v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744729v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209678v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191253v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00119" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190812v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuinet" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454476v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454383v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454478v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186826v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ainerei" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454300v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482815v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454178v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molle" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454479v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454489v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454480v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454388v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hoarau" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320120v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bregman" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boccard" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754196v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Achilleos" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756557v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lugand" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756524v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454059v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454088v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135647v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puig P.E." TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeh J.C." TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095880v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135570v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762078v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104637v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574703v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546976v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Braeckmans" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548420v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574506v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637119v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159876v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294381v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Fitzpatrick" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864937v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662139v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150072v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Longvilliers" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Valle" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737458v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294941v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Torcello Gomez" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100435v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946287v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494183v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542570v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490080v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209874v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209783v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assuncao" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martins" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209876v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454570v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454571v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209875v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209873v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209731v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209733v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. El" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eker" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209431v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackie" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209439v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscovici" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209537v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209430v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209542v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209511v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kehoe" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barry" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454222v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803137v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186868v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454207v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191229v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170588.doc" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209359v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808197v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191295v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186827v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454475v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186825v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186828v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747439v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/213992.pdf" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747579v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203181.pdf" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807591v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Legrand" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190811v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454389v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190815v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823875v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tailhardat" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtellemont" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195454v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401882v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128187661001677" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00167-7" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402299v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B978012818766100194X" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00194-X" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650425v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128152515000207" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815251-5.00020-7" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025840v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791804v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267859v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965226164#abs0010" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22616-4" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173121v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267138.pdf" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209475v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173119v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570285v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454170v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454167v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820171v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchesseau" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261379v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steen" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817474v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263912v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263907v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263909v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deumie" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825964v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tremblay" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Laporte" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquin" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617671v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petherick" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195464v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209599v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850364v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803691v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-dupont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050328549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Petroni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Riso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toccaceli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2026.2616383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penhoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Blanco-Doval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Binz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01307-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Scano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leehen Mashiah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14030396" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper A Hettinga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H P van den Akker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cardinaals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Chang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1677243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Giribaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briard-Bion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140886" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahari Vinarov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette M&#252;llertz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Mircheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115511" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fraser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Montoya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milson Francis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.110015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebalia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116804" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115465" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor J Fitzpatrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109864" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Santos-S&#225;nchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Miralles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1404538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Ribes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113916" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Menard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051065" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nohra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meneust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Mennella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105916" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056245v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.02.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cussonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112883" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arancha Hevia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ruas-Madiedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angelo Faria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c05479" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135779" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854792v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621673v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bazar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajnalka Hingyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Palk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Gado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-022-02232-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Peila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130998" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714084v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Barberis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133579" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.812119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788402v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Gouar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.976042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279044v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miralles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanch&#243;n" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128424" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975862v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjuan Liu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116079" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toktam Farjami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Babaei" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.11.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159108v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Abrahamsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arturssond" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Batchelor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berben" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.02.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110354" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miossec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa078" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Duerr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Stoffers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128154" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197084v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Figueiredo Furtado" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miralles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanch&#243;n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez-Rivera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Gouar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107326" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911717v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Ferrua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02564987v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Viel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63301-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ozorio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellinger-Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M C Cabral" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101415" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779516v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vincent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Etienne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126927" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello-G&#243;mez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00744G" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648299v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Robert Mackie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.04.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793065v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavallarin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coscia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127126" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624637v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO01451F" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987178v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109782" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648947v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kimie Matsubara" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo da Silva Santos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109188" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914372v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monthean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104815" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131586v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krupa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bajka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staro&#324;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77129-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109204" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975840v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gutkowski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109752" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862203v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115406" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707547v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Eve Rioux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Turgeon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1435503" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102977v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.049" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198129v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Walther" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lett" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tom&#225;s&#8208;cobos" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Nieto" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900677" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411500v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidik" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab085d" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905551v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska B&#246;ttger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Marcinkowska" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.09.042" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154659v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Verhoeckx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Lindholm B&#248;gh" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gadermaier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.04.052" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295701v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lombart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nadji" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galinski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733019833128" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073381v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baumann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.049" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alric" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanquet-Diot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bornhorst" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cueva" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1421900" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100446v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195215v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Noailly Charny" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohmer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collardeau-Frachon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gillet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piz030" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486261v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Normand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrickx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piarroux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.013" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899847v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408034597556658E12" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720115v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pimentel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verg&#232;res" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.02.002" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917827v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeffert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;naff" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Bienvenu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2018.05.007" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSL8168N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707548v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.01.035" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525342v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629368v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Bordoni" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dansesi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida S. Fernandez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.967385" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581634v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.08.001" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449993v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caselagno" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454640v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Karakaya" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Simsek" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Tolga Eker" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00567E" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356907v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.08.004" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MLS9V0V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792623v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal M. Le" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducastelle-Lepretre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsat" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.04.025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416007v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.06.002" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301367v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458434v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.08.043" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209819v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sn El" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karakaya" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simsek" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Menfaatli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00357A" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405220v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiblig" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bozzoli" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Croze" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12305" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454537v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Rivera" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.08.001" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209813v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danit Shahar" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Gille" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Kachal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195471v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.036" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5J4368J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209677v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ferreira" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Diaz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Padilla" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2014.911138" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181307v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209676v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs H. Bajka" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Rigby" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095274" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209650v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Moscovici" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Joubran" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00248b" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209654v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5hxf-sz54" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209551v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m74-4j12" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547487v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tome&#180;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.055202" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209351v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209323v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily G. Severance" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Gressit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Halling" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie R. Stallings" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea E. Origoni" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.07.005" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454196v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cuinet" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200027X" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174311v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174321v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174315v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454185v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh A. Sampson" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gimenez" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith B. Dickerson" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2010.12.001" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8973K4F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454515v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanblanc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174829v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454175v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johansson" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2024038" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605175v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedek" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gengembre" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.11.033" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7PXB67C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484162v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900582" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4CSVPVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662750v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duployer" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454180v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-010-0003-0" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301372v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900142" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CNRL49F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301391v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senocq" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levieux" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540100120094483" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690649v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Douville" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.153882" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454130v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918403v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Audenhaege" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmejdoub" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalvin" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2995" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454126v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Krivogorsky" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luladey Haile" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.12.030" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ696KWS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301374v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173380v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Regazzo" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Gabai" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900443" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RZ23HR8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511911v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Po" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bri&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;ric" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.013" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF64WCHC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172137v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duguey" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454174v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G Severance" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B Dickerson" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Stallings" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Origoni" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2010.00879.x" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01CQNGW0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850393v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454049v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lugand" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.09.028" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59PMQ5NP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493842v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herlem" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Achilleos" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.06.038" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLDXMQFJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667015v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Degelaen" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070694w" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48M85WZ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660162v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Efstathiou" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lou&#226;pre" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyonnet" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.07.052" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-569DXGQ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244018v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godts" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclercq" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517507068288" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658210v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller - Renaud" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661227v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.09.012" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKLCD70M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304024v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller-Renaud" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulieu" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029904000664" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125620v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304023v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-Repecaud" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034722w" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673610v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller-Renaud" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489856v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672209v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dulieu" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304022v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034723o" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490295v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490720v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889949v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004014" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304020v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Muller-Renaud" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540100400013401" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671975v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673813v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681064v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301393v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubailly" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002014" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304019v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senocq" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Levieux" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029902005587" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671355v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubailly" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304015v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002002" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301387v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf001352s" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670757v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672302v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672504v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duployer" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681055v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauwuy" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889914v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Chiofalo" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Maldonato" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000140" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693887v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiofalo" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maldonato" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301384v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grattard" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9809232" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685310v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grattard" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698518v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine R&#233;mond" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Collin" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301381v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Grappin" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029998003173" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687907v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301377v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bailly" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Collin" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688522v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582046v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voldrich" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobias" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301383v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Labiau" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hyb.1994.13.543" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705604v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labiau" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127077v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463762v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079430v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985158v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774064v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546162v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Randuineau" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966480v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608382v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985149v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985115v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465062v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671772v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272108v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299538v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672515v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154049v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299592v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299393v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344691v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564766v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842069v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kritiawan" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726307v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663795v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725928v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660594v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abbuehl" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853620v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726329v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739289v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880338v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429199v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199643v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220807v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632130v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265922v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097198v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737649v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320561v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouli" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baniel" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265919v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011379v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265923v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161285v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesnet" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delplanque" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913026v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753930v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913027v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbuehl" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duerr" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badertscher" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824995v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925626v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Ruyet" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802874v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737549v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709340v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610648v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570272v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchon" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pastor" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amigo" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519459v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani M. Somaratnea" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573237v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652893v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555258v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709337v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652894v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652919v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616610v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544638v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544637v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454573v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454572v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Mackie" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580673v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cymes" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carr&#232;re d' Encausse" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209652v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209681v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595023v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209679v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209680v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209732v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802159v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209544v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209548v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208681v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillet" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hodnik" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gutierrez-Aguirre" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209545v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209547v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209552v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209546v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173393v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744729v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209678v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191253v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00119" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209379v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Legoux" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454476v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454383v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cuinet" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190812v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454478v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186826v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ainerei" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454481v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Echasseriau" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454300v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454479v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482815v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454178v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molle" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454489v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454480v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454388v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hoarau" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320120v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bregman" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boccard" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754651v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756557v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lugand" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754196v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Achilleos" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751996v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756524v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454059v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454088v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135647v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puig P.E." TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeh J.C." TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095880v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wacogne" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135570v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Duncan" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762078v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463755v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226686v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463761v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104637v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574703v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582804v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779997v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546976v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Braeckmans" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548420v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574506v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Petit" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637119v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671779v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159876v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154096v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353506v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294381v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Fitzpatrick" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158758v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864937v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662615v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Jun" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663852v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159921v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663929v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Manon" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Moloney" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Hickey" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663350v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865009v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662139v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Moughan" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150072v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Longvilliers" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Della Valle" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564391v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293421v2" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737463v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sottemano" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maiocco" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stefano Nebbia" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737458v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100431v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbia" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gribaldi" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavallarin" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coscia" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100440v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torcello-Gomez" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100428v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chacon" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738014v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Batisse" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100433v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737976v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincent" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100439v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100438v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737464v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294941v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Torcello Gomez" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100435v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xiao" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925628v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781891v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoud" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946287v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946277v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011378v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783984v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499064v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krupa" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gutkowski" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545650v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494183v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498351v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stoffers" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542570v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490080v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738342v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372132v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209783v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assuncao" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martins" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tavares" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209787v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mackie" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209874v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209784v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209876v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454571v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454570v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209875v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209873v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454542v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209731v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209733v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. El" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eker" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perez" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209439v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscovici" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209537v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209431v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackie" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209430v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190301v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209511v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kehoe" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sullivan" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barry" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209542v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209442v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Rivera" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Recio" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189812v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454207v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209389v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191229v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170588.doc" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186868v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209388v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803137v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454222v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209325v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuinet" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170577.pdf" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209359v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808197v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191295v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186827v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454477v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186869v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454475v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747439v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/213992.pdf" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186825v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186828v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807591v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Legrand" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747579v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203181.pdf" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190811v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454389v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190815v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823875v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tailhardat" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtellemont" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195454v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918345v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323855136000037?via%3Dihub" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85513-6.00003-7" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401882v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128187661001677" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00167-7" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402299v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B978012818766100194X" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00194-X" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650425v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128152515000207" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815251-5.00020-7" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025840v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03901-1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791804v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267859v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965226164#abs0010" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22616-4" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195520v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16104-4" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173121v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267138.pdf" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209475v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173119v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570285v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454167v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454170v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820171v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchesseau" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261379v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steen" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817474v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263912v1" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263907v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263909v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deumie" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825964v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tremblay" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Laporte" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquin" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617671v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petherick" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195464v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209599v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803691v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671264v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789096v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Torcello&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850364v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>