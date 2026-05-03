--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between two modes for DNA replication initiation in the archaeon &amp;lt;i&amp;gt;Thermococcus barophilus&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Evolutionary and functional insights into the Ski2-like helicase family in Archaea: a comparison of Thermococcales ASH-Ski2 and Hel308 activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Mc Teer</w:t>
+                <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+                <w:t xml:space="preserve">Marta Kwapisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Catchpole</w:t>
+                <w:t xml:space="preserve">Isabelle Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
+                <w:t xml:space="preserve">Duy khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), lqae026 (16p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.03200-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546373v1</w:t>
+                <w:t xml:space="preserve">hal-04573206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and functional insights into the Ski2-like helicase family in Archaea: a comparison of Thermococcales ASH-Ski2 and Hel308 activities</w:t>
+                <w:t xml:space="preserve">Cooperation between two modes for DNA replication initiation in the archaeon &amp;lt;i&amp;gt;Thermococcus barophilus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Batista</w:t>
+                <w:t xml:space="preserve">Logan Mc Teer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kwapisz</w:t>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Canal</w:t>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy khanh Phung</w:t>
+                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), lqae026 (16p.). </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03200-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573206v1</w:t>
+                <w:t xml:space="preserve">hal-04546373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between two modes for DNA replication initiation in the archaeon Thermococcus barophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Mc Teer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.03200-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA polymerization in icy moon abyssal pressure conditions</w:t>
+                <w:t xml:space="preserve">DNA-binding mechanism and evolution of replication protein A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Carré</w:t>
+                <w:t xml:space="preserve">Clément Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+                <w:t xml:space="preserve">Markel Martínez-Carranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Flament</w:t>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Girard</w:t>
+                <w:t xml:space="preserve">Alessandra Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2021.0201⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944643v1</w:t>
+                <w:t xml:space="preserve">hal-04112308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-binding mechanism and evolution of replication protein A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA polymerization in icy moon abyssal pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markel Martínez-Carranza</w:t>
+                <w:t xml:space="preserve">Lorenzo Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Alberti</w:t>
+                <w:t xml:space="preserve">Etienne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelenn Chevreuil</w:t>
+                <w:t xml:space="preserve">Éric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2326. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.0201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38048-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2021.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112308v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional determinants of the archaeal 8-oxoguanine-DNA glycosylase AGOG for DNA damage recognition and processing</w:t>
               </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a small tRNA ‐binding protein that interacts with the archaeal proteasome complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marino-Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,90 +1325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Diversity of Lhr Proteins and Biochemical Activities of the Thermococcales aLhr2 DNA/RNA Helicase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.950. </w:t>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khanh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Langendijk-Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (7), pp.3832-3847. </w:t>
@@ -1714,90 +1714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and functional interplay between PCNA DNA clamp and Mre11–Rad50 complex from the archaeon Pyrococcus furiosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,77 +1874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Birien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.77. </w:t>
@@ -1976,3922 +1976,3792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Manipulations of the Hyperthermophilic Piezophilic Archaeon Thermococcus barophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Thiel</w:t>
+                <w:t xml:space="preserve">Modelization of the regulation of protein synthesis following fertilization in sea urchin shows requirement of two processes: a destabilization of eIF4E:4E-BP complex and a great stimulation of the 4E-BP-degradation mechanism, both rapamycin-sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Michoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111536v1</w:t>
+                <w:t xml:space="preserve">hal-01079758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of the regulation of protein synthesis following fertilization in sea urchin shows requirement of two processes: a destabilization of eIF4E:4E-BP complex and a great stimulation of the 4E-BP-degradation mechanism, both rapamycin-sensitive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Richard</w:t>
+                <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
+                <w:t xml:space="preserve">Grégoire Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Morales</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Jebbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.117. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (7), pp.2299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079758v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Extended Network of Genomic Maintenance in the Archaeon Pyrococcus abyssi Highlights Unexpected Associations between Eucaryotic Homologs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Crezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briffotaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00084-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019712v1</w:t>
+                <w:t xml:space="preserve">hal-00911795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extended Network of Genomic Maintenance in the Archaeon Pyrococcus abyssi Highlights Unexpected Associations between Eucaryotic Homologs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modulation of the Pyrococcus abyssi NucS endonuclease activity by replication clamp at functional and structural levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Creze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ligabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Briffotaux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (19), pp.15648-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.346361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00911795v1</w:t>
+                <w:t xml:space="preserve">hal-00808519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Pyrococcus abyssi NucS endonuclease activity by replication clamp at functional and structural levels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and function of a novel endonuclease acting on branched DNA substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Creze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Creze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessio Ligabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey P. Laptenok</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0390145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.346361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00808519v1</w:t>
+                <w:t xml:space="preserve">hal-00838893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of a novel endonuclease acting on branched DNA substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+                <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rebuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microb Cell Fact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST0390145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00838893v1</w:t>
+                <w:t xml:space="preserve">hal-00609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The glycine-rich motif of Pyrococcus abyssi DNA polymerase D is critical for protein stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microb Cell Fact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (4), pp.840-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609166v1</w:t>
+                <w:t xml:space="preserve">hal-00609913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glycine-rich motif of Pyrococcus abyssi DNA polymerase D is critical for protein stability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Binding to PCNA in Euryarchaeal DNA Replication requires two PIP motifs for DNA polymerase D and one PIP motif for DNA polymerase B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 396 (4), pp.840-848. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 394 (2), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.01.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609913v1</w:t>
+                <w:t xml:space="preserve">hal-00609928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of a novel endonuclease acting on branched DNA substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Briffotaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Norais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (16), pp.2479-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2009.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding to PCNA in Euryarchaeal DNA Replication requires two PIP motifs for DNA polymerase D and one PIP motif for DNA polymerase B</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The heterodimeric primase from the euryarchaeon Pyrococcus abyssi: a multifunctional enzyme for initiation and repair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Norais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Querellou</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 394 (2), pp.209-218. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 374 (5), pp.1172-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.09.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609928v1</w:t>
+                <w:t xml:space="preserve">hal-00195212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterodimeric primase from the euryarchaeon Pyrococcus abyssi: a multifunctional enzyme for initiation and repair?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha-agarases define a new family of glycoside hydrolases, distinct from beta-agarase families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (14), pp.4691-4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00496-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195212v1</w:t>
+                <w:t xml:space="preserve">hal-00616725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the first genome of a hyperthermophilic marine virus-like particle, PAV1, isolated from Pyrococcus abyssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Romancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (12), pp.4510-4519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01896-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-agarases define a new family of glycoside hydrolases, distinct from beta-agarase families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">A novel proteomic approach identifies new interaction partners for proliferating cell nuclear antigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meslet-Cladiére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Norais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briffotaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry W Sloostra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 372 (5), pp.1137-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00496-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00616725v1</w:t>
+                <w:t xml:space="preserve">hal-00193755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel proteomic approach identifies new interaction partners for proliferating cell nuclear antigen.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerry W Sloostra</w:t>
+                <w:t xml:space="preserve">Structural insights into a new homodimeric self-activated GTPase family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charrier-Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.569-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.06.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00193755v1</w:t>
+                <w:t xml:space="preserve">hal-00195309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into a new homodimeric self-activated GTPase family.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA polymerase switching on homotrimeric PCNA at the replication fork of the euryarchaea Pyrococcus abyssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 369 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195309v1</w:t>
+                <w:t xml:space="preserve">hal-00617495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA polymerase switching on homotrimeric PCNA at the replication fork of the euryarchaea Pyrococcus abyssi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Hyperthermophilic Euryarchaeota Pyrococcus abyssi Likely Requires the Two DNA Polymerases D and B for DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Hübscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 369 (2), pp.343-355. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 350 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.03.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617495v1</w:t>
+                <w:t xml:space="preserve">hal-05586459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hyperthermophilic Euryarchaeota Pyrococcus abyssi Likely Requires the Two DNA Polymerases D and B for DNA Replication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The endo-beta-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans: two paralogue enzymes with different molecular organizations and catalytic behaviours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 385, pp.703-713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.04.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05586459v1</w:t>
+                <w:t xml:space="preserve">hal-00092292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endo-beta-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans: two paralogue enzymes with different molecular organizations and catalytic behaviours.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Thion</w:t>
+                <w:t xml:space="preserve">The endo-β-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans : two paralogue enzymes with different molecular organizations and catalytic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 385, pp.703-713</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 385 (3), pp.703-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092292v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endo-β-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans : two paralogue enzymes with different molecular organizations and catalytic behaviours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thion</w:t>
+                <w:t xml:space="preserve">Genetic elements of Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.184-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0320184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20041044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05586491v1</w:t>
+                <w:t xml:space="preserve">hal-05587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic elements of Thermococcales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gaillard</w:t>
+                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bst0320184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05587290v1</w:t>
+                <w:t xml:space="preserve">hal-02498520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+                <w:t xml:space="preserve">An integrated analysis of the genome of the hyperthermophilic archaeon Pyrococcus abyssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Galperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (6), pp.1495-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03381.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02498520v1</w:t>
+                <w:t xml:space="preserve">hal-04141223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of the genome of the hyperthermophilic archaeon Pyrococcus abyssi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;The first description of an archaeal hemicellulase: the xylanase from Thermococcus zilligii strain AN1&amp;quot;: evidence that the unique N-terminal sequence proposed comes from a maltodextrin phosphorylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Heilig</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Street</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (4), pp.349-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-001-0258-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03381.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141223v1</w:t>
+                <w:t xml:space="preserve">hal-05587322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The first description of an archaeal hemicellulase: the xylanase from Thermococcus zilligii strain AN1&amp;quot;: evidence that the unique N-terminal sequence proposed comes from a maltodextrin phosphorylase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Replication Factor C from the Hyperthermophilic Archaeon Pyrococcus abyssi Does Not Need ATP Hydrolysis for Clamp-loading and Contains a Functionally Conserved RFC PCNA-binding Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Street</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-001-0258-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 323 (5), pp.795-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05587322v1</w:t>
+                <w:t xml:space="preserve">hal-05587314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication Factor C from the Hyperthermophilic Archaeon Pyrococcus abyssi Does Not Need ATP Hydrolysis for Clamp-loading and Contains a Functionally Conserved RFC PCNA-binding Domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Characterization of the maltooligosyl trehalose synthase from the thermophilic archaeon Sulfolobus acidocaldarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Querellou</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 194 (2), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2001.tb09470.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-2836(02)01028-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05587314v1</w:t>
+                <w:t xml:space="preserve">hal-05587331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the maltooligosyl trehalose synthase from the thermophilic archaeon Sulfolobus acidocaldarius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Characterization of two DNA polymerases from the hyperthermophilic euryarchaeon &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;: DNA polymerases from &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Defretin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Le Romancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (22), pp.5961-5969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0014-2956.2001.02550.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2001.tb09470.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05587331v1</w:t>
+                <w:t xml:space="preserve">hal-04094338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two DNA polymerases from the hyperthermophilic euryarchaeon &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;: DNA polymerases from &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Characterization of a highly thermostable alkaline phosphatase from the euryarchaeon Pyrococcus abyssi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4504-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4504-4511.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.0014-2956.2001.02550.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094338v1</w:t>
+                <w:t xml:space="preserve">hal-03059758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a highly thermostable alkaline phosphatase from the euryarchaeon Pyrococcus abyssi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Rolland</w:t>
+                <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the ι-carrageenase from Alteromonas fortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section D: Biological Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (6), pp.766-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444900004844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4504-4511.2001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059758v1</w:t>
+                <w:t xml:space="preserve">hal-05587498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the ι-carrageenase from Alteromonas fortis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the κ-carrageenase from Pseudoalteromonas carrageenovora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section D: Biological Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 56 (6), pp.766-768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444900004844⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 55 (4), pp.918-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0907444998018526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5901,51 +5771,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring effects of archaeal replication origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5954,77 +5824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6034,133 +5904,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Fluorescence Assays to Monitor DNA Polymerase Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, New Orleans LA USA, United States. pp.513a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.2776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6170,177 +6040,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-sea Thermococcales and their Genetic Elements: Plasmids and Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Prieur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.253-272, 2006, Methods in Microbiology ; 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0580-9517(08)70014-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6487,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mottez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1727296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chagny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Mart&#237;nez-Carranza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Alberti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38048-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hogrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;hn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castrec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Breton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geslin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01896-06" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00496-07" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charrier-Savournin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400958" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.03.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.04.042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flament" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allouch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allouch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geslin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0320184" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cohen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galperin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03381.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pouliquen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Street" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-001-0258-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND672D4F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01028-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schroeck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defretin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2001.tb09470.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Le Romancer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02550.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dietrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4504-4511.2001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444900004844" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH742Q69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444998018526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWG6X6Z6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2776" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70014-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mottez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1727296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chagny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Mart&#237;nez-Carranza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Alberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38048-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hogrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Breton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00496-07" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01896-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charrier-Savournin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400958" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.03.054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.04.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allouch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geslin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0320184" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galperin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03381.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pouliquen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Street" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-001-0258-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND672D4F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01028-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schroeck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defretin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2001.tb09470.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Le Romancer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02550.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059758v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dietrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4504-4511.2001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444900004844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH742Q69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444998018526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWG6X6Z6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70014-X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>