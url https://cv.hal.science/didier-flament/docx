--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and functional interplay between PCNA DNA clamp and Mre11–Rad50 complex from the archaeon Pyrococcus furiosus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Etienne</w:t>
+                <w:t xml:space="preserve">Development of an Effective 6-Methylpurine Counterselection Marker for Genetic Manipulation in Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Birien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky322⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes9020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390072v1</w:t>
+                <w:t xml:space="preserve">hal-04202052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Effective 6-Methylpurine Counterselection Marker for Genetic Manipulation in Thermococcus barophilus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Physical and functional interplay between PCNA DNA clamp and Mre11–Rad50 complex from the archaeon Pyrococcus furiosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.77. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (11), pp.5651-5663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes9020077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202052v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of the regulation of protein synthesis following fertilization in sea urchin shows requirement of two processes: a destabilization of eIF4E:4E-BP complex and a great stimulation of the 4E-BP-degradation mechanism, both rapamycin-sensitive</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic manipulations of the hyperthermophilic piezophilic archaeon Thermococcus barophilus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,472 +3174,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterodimeric primase from the euryarchaeon Pyrococcus abyssi: a multifunctional enzyme for initiation and repair?</w:t>
+                <w:t xml:space="preserve">Analysis of the first genome of a hyperthermophilic marine virus-like particle, PAV1, isolated from Pyrococcus abyssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Le Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+                <w:t xml:space="preserve">Claire Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Norais</w:t>
+                <w:t xml:space="preserve">Mélusine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
+                <w:t xml:space="preserve">K. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (12), pp.4510-4519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01896-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195212v1</w:t>
+                <w:t xml:space="preserve">hal-00616744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-agarases define a new family of glycoside hydrolases, distinct from beta-agarase families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heterodimeric primase from the euryarchaeon Pyrococcus abyssi: a multifunctional enzyme for initiation and repair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Norais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (14), pp.4691-4694. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 374 (5), pp.1172-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00496-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616725v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the first genome of a hyperthermophilic marine virus-like particle, PAV1, isolated from Pyrococcus abyssi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-agarases define a new family of glycoside hydrolases, distinct from beta-agarase families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Geslin</w:t>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélusine Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Flament</w:t>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rouault</w:t>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 189 (12), pp.4510-4519. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (14), pp.4691-4694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01896-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00496-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616744v1</w:t>
+                <w:t xml:space="preserve">hal-00616725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel proteomic approach identifies new interaction partners for proliferating cell nuclear antigen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladiére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Norais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,351 +3974,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hyperthermophilic Euryarchaeota Pyrococcus abyssi Likely Requires the Two DNA Polymerases D and B for DNA Replication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endo-beta-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans: two paralogue enzymes with different molecular organizations and catalytic behaviours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Hübscher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 385, pp.703-713</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586459v1</w:t>
+                <w:t xml:space="preserve">hal-00092292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endo-beta-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans: two paralogue enzymes with different molecular organizations and catalytic behaviours.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Allouch</w:t>
+                <w:t xml:space="preserve">The Hyperthermophilic Euryarchaeota Pyrococcus abyssi Likely Requires the Two DNA Polymerases D and B for DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Henneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Potin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrich Hübscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 350 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092292v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endo-β-agarases AgaA and AgaB from the marine bacterium Zobellia galactanivorans : two paralogue enzymes with different molecular organizations and catalytic behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,350 +4497,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">An integrated analysis of the genome of the hyperthermophilic archaeon Pyrococcus abyssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+                <w:t xml:space="preserve">Georges Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
+                <w:t xml:space="preserve">Michael Galperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
+                <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (6), pp.1495-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03381.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498520v1</w:t>
+                <w:t xml:space="preserve">hal-04141223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of the genome of the hyperthermophilic archaeon Pyrococcus abyssi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune gene discovery by expressed sequence tags generated from hemocytes of the bacteria-challenged oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Cohen</w:t>
+                <w:t xml:space="preserve">Jean-Paul Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Flament</w:t>
+                <w:t xml:space="preserve">Catherine Barreau-Roumiguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Galperin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Heilig</w:t>
+                <w:t xml:space="preserve">Anne-Laure Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 303, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01149-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03381.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The first description of an archaeal hemicellulase: the xylanase from Thermococcus zilligii strain AN1&amp;quot;: evidence that the unique N-terminal sequence proposed comes from a maltodextrin phosphorylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication Factor C from the Hyperthermophilic Archaeon Pyrococcus abyssi Does Not Need ATP Hydrolysis for Clamp-loading and Contains a Functionally Conserved RFC PCNA-binding Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Henneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the maltooligosyl trehalose synthase from the thermophilic archaeon Sulfolobus acidocaldarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two DNA polymerases from the hyperthermophilic euryarchaeon &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;: DNA polymerases from &amp;lt;i&amp;gt;Pyrococcus abyssi&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression, purification, crystallization and preliminary X-ray analysis of the κ-carrageenase from Pseudoalteromonas carrageenovora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Myllykallio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,64 +6093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.253-272, 2006, Methods in Microbiology ; 35, </w:t>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mottez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1727296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chagny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Mart&#237;nez-Carranza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Alberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38048-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hogrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Breton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00496-07" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01896-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charrier-Savournin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400958" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.03.054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.04.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allouch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geslin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0320184" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galperin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03381.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pouliquen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Street" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-001-0258-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND672D4F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01028-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schroeck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defretin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2001.tb09470.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Le Romancer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02550.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059758v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dietrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4504-4511.2001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444900004844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH742Q69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444998018526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWG6X6Z6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70014-X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mottez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2026.1727296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chagny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Langendijk-Genevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#160;khanh Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Madru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markel Mart&#237;nez-Carranza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Alberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Chevreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38048-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Henneke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03701716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marino-Puertas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Hajj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11070950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hogrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9020077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01019712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00084-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00808519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Creze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ligabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lestini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey P. Laptenok" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Castrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.09.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle K&#252;hn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Norais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01896-06" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Breton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Norais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00616725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00496-07" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#233;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kuhn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W Sloostra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.06.056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charrier-Savournin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400958" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.03.054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flament" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Thion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.04.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05586491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geslin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0320184" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cohen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galperin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03381.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadoret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Roumigui&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girardot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01149-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1KWMNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pouliquen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Street" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-001-0258-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND672D4F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2836(02)01028-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schroeck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defretin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2001.tb09470.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Le Romancer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0014-2956.2001.02550.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059758v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dietrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4504-4511.2001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444900004844" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH742Q69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05587507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444998018526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWG6X6Z6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.2776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70014-X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>