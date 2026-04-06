--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1379,252 +1379,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Identification of a Power Inter Cell Transformer</w:t>
+                <w:t xml:space="preserve">Optimization of forced-air cooling system for accurate design of power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Havez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+                <w:t xml:space="preserve">Anne Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Brandelero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flumian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of PCIM Europe 2015, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, May 19-20, 2015, Nuremberg (GERMANY)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE 2015 (24th IEEE International Symposium on Industrial Electronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. pp.367 - 372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891969v1</w:t>
+                <w:t xml:space="preserve">hal-01660885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of forced-air cooling system for accurate design of power converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio Brandelero</w:t>
+                <w:t xml:space="preserve">3D Virtual Identification of a Power Inter Cell Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Havez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flumian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2015 (24th IEEE International Symposium on Industrial Electronics)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of PCIM Europe 2015, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management, May 19-20, 2015, Nuremberg (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nuremberg, Germany. pp.578-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660885v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-isolated DC-DC Converter with InterCell Transformer for Buck-type or Boost-type Application Requiring High Voltage Ratio and High Efficiency</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dumas-Laussinotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE62713.2025.11124679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04599610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP53011.2022.9808564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Stupar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gouedard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2019.8769669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Havez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660885v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lorenzi Pol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sa Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Rezende" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Martins Ferreira Morais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flores Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3032118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403665v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Morentin Etayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mannes Hillesheim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dumas-Laussinotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE62713.2025.11124679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04599610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP53011.2022.9808564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Stupar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gouedard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2019.8769669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Havez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lorenzi Pol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sa Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Rezende" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Martins Ferreira Morais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flores Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3032118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403665v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Morentin Etayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mannes Hillesheim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>