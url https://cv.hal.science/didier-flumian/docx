--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1004,307 +1004,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur multicellulaire &amp;quot;Tsooboost&amp;quot; non réversible à grand rapport d'élévation</w:t>
+                <w:t xml:space="preserve">Puces multipôles compactes à RC-IGBT pour l'intégration fractionnée et optimale de cellules de commutation. Evaluation des performances électriques sur PCB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">Adem Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+                <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meynard</w:t>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361707v1</w:t>
+                <w:t xml:space="preserve">hal-01361635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puces multipôles compactes à RC-IGBT pour l'intégration fractionnée et optimale de cellules de commutation. Evaluation des performances électriques sur PCB.</w:t>
+                <w:t xml:space="preserve">Convertisseur multicellulaire &amp;quot;Tsooboost&amp;quot; non réversible à grand rapport d'élévation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Lale</w:t>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Videau</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flumian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361635v1</w:t>
+                <w:t xml:space="preserve">hal-01361707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-isolated High Efficiency High Voltage Ratio DC-DC Converter for Hydrogen Battery using a 50kW PEM Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fontès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-isolated DC-DC Converter with InterCell Transformer for Buck-type or Boost-type Application Requiring High Voltage Ratio and High Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-phase interleaved buck converter with gallium nitride transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,201 +1941,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Short-Circuit Failure Capability of Epoxy Molded Package versus Silicone Gel Module for New Fault-Tolerant Inverter and Interleaved Chopper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete short-circuit failure mode properties and comparison based on IGBT standard packaging. Application to new fault-tolerant inverter and interleaved chopper with reduced parts count.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flumian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2011: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891963v1</w:t>
+                <w:t xml:space="preserve">hal-03891962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Short-Circuit Failure &amp;quot;Ohmic Mode&amp;quot; of Epoxy Molded Package versus Silicone Gel Module for New Fail-Safe and Interruptible Power Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Short-Circuit Failure Capability of Epoxy Molded Package versus Silicone Gel Module for New Fault-Tolerant Inverter and Interleaved Chopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifeng Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhifeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2145,198 +2145,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PCIM 2011: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891964v1</w:t>
+                <w:t xml:space="preserve">hal-03891963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete short-circuit failure mode properties and comparison based on IGBT standard packaging. Application to new fault-tolerant inverter and interleaved chopper with reduced parts count.</w:t>
+                <w:t xml:space="preserve">Comparison of Short-Circuit Failure &amp;quot;Ohmic Mode&amp;quot; of Epoxy Molded Package versus Silicone Gel Module for New Fail-Safe and Interruptible Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Flumian</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891962v1</w:t>
+                <w:t xml:space="preserve">hal-03891964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2468,248 +2468,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of light and no‐load operation of a 300 kW resonant single active bridge based on 3.3 kV SiC‐devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Fortes</w:t>
+                <w:t xml:space="preserve">Calculation of the Voltage Unbalance Factor for High-Speed Railway Substations with V-Connection Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flumian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Flumian</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, IET Power Electronics, 15 (14), pp.1540-1549. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/pel2.12324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11040595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699138v1</w:t>
+                <w:t xml:space="preserve">hal-03798454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the Voltage Unbalance Factor for High-Speed Railway Substations with V-Connection Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Flumian</w:t>
+                <w:t xml:space="preserve">Analysis of light and no‐load operation of a 300 kW resonant single active bridge based on 3.3 kV SiC‐devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flumian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.595. </w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, IET Power Electronics, 15 (14), pp.1540-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11040595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/pel2.12324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798454v1</w:t>
+                <w:t xml:space="preserve">hal-03699138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Phase Shedding with Low Power Mode for Multiphase Converter</w:t>
               </w:r>
@@ -3231,64 +3231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonreversible 10-kW High Step-Up Converter Using a Multicell Boost Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,51 +3365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Ratio Non-Isolated DC–DC Converter for Hydrogen Battery Using a 50 kW PEM Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fontès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,77 +3499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of an Eight-Phase-137-kW Intercell Transformer Dedicated to Multicell DC–DC Stages in a Modular UPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Flumian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dumas-Laussinotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE62713.2025.11124679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04599610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP53011.2022.9808564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Stupar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gouedard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2019.8769669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Havez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lorenzi Pol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sa Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Rezende" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Martins Ferreira Morais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flores Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3032118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403665v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Morentin Etayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mannes Hillesheim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dumas-Laussinotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE62713.2025.11124679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04599610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC57127.2023.10114872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHQP53011.2022.9808564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Stupar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gouedard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2019.8769669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Brandelero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Havez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flumian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03798454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040595" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lorenzi Pol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulagnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdicchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2020.3033659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sa Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Monteiro Rezende" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Martins Ferreira Morais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flores Mendes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3032118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403665v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Morentin Etayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mannes Hillesheim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>