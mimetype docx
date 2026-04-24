--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -191,235 +191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral similarities in galaxies through an unsupervised classification of spaxels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chambon</w:t>
+                <w:t xml:space="preserve">From VIPERS to SDSS: Unveiling galaxy spectra evolution over 9 Gyr through unsupervised machine-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Moultaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449516⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585603v1</w:t>
+                <w:t xml:space="preserve">hal-04549981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From VIPERS to SDSS: Unveiling galaxy spectra evolution over 9 Gyr through unsupervised machine-learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Siudek</w:t>
+                <w:t xml:space="preserve">Spectral similarities in galaxies through an unsupervised classification of spaxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihane Moultaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A76. </w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549981v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and galaxy morphology: for what purpose?</w:t>
               </w:r>
@@ -1404,313 +1404,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Approaches to Classification in Extragalactic Astronomy</w:t>
+                <w:t xml:space="preserve">Stellar populations in ω Centauri: a multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thuillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asis Kumar Chattopadhyay</w:t>
+                <w:t xml:space="preserve">E Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (3), pp.00. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450 (4), pp.3431-3441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2015.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184937v1</w:t>
+                <w:t xml:space="preserve">hal-01156528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Trees and Networks Reduce to Phylogenies on Binary States: Does It Furnish an Explanation to the Robustness of Phylogenetic Trees against Lateral Transfers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Multivariate Approaches to Classification in Extragalactic Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asis Kumar Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4137/EBo.s28158⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2015.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223450v1</w:t>
+                <w:t xml:space="preserve">hal-01184937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar populations in ω Centauri: a multivariate analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic Trees and Networks Reduce to Phylogenies on Binary States: Does It Furnish an Explanation to the Robustness of Phylogenetic Trees against Lateral Transfers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 450 (4), pp.3431-3441. </w:t>
+              <w:t xml:space="preserve">Evolutionary Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4137/EBo.s28158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156528v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hints for families of GRBs improving the Hubble diagram</w:t>
               </w:r>
@@ -1781,291 +1781,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-parameter space to describe galaxy diversification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VLTI/AMBER observations of the Seyfert nucleus of NGC 3783</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Davoust</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218769⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 541, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708735v2</w:t>
+                <w:t xml:space="preserve">hal-00708693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLTI/AMBER observations of the Seyfert nucleus of NGC 3783</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Hönig</w:t>
+                <w:t xml:space="preserve">A six-parameter space to describe galaxy diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanuka Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asis Kumar Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schertl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thuillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 541, pp.L9. </w:t>
+              <w:t xml:space="preserve">, 2012, 545, pp.A80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708693v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fundamental Plane of Early-Type Galaxies as a Confounding Correlation</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanuka Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asis Kumar Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407 (4), pp.2207-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Applications of the Minimum Contradiction Approach on Continuous Characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environment of formation as a second parameter for globular cluster classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,1506 +2439,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tatulli</w:t>
+                <w:t xml:space="preserve">S. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isella</w:t>
+                <w:t xml:space="preserve">T. Driebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Natta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Marconi</w:t>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388164v1</w:t>
+                <w:t xml:space="preserve">hal-00199354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Natta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Meilland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain G. Petrov</w:t>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114736v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Weigelt</w:t>
+                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199694v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An asymmetry detected in the disk of Kappa CMa with the AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
+                <w:t xml:space="preserve">Philippe Stee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Petrov</w:t>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Beckmann</w:t>
+                <w:t xml:space="preserve">Romain G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.13-27. </w:t>
+              <w:t xml:space="preserve">, 2007, 464 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">P. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388165v1</w:t>
+                <w:t xml:space="preserve">hal-00199694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared interferometry of eta Carinae with spectral resolutions of 1 500 and 12 000 using AMBER/VLTI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Driebe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Hofmann</w:t>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.87-106. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20064799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199354v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocladistics: a phylogenetic analysis of galaxy evolution II. Formation and diversification of galaxies</w:t>
+                <w:t xml:space="preserve">Towards a Phylogenetic Analysis of Galaxy Evolution : a Case Study with the Dwarf Galaxies of the Local Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Verhamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00357-006-0004-4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455, pp.845-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019737v2</w:t>
+                <w:t xml:space="preserve">hal-00067781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocladistics: a phylogenetic analysis of galaxy evolution I. Character evolutions and galaxy histories</w:t>
+                <w:t xml:space="preserve">Astrocladistics: a phylogenetic analysis of galaxy evolution II. Formation and diversification of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verhamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23, pp.31-56. </w:t>
+              <w:t xml:space="preserve">, 2006, 23, pp.57-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00357-006-0003-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00357-006-0004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019736v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Phylogenetic Analysis of Galaxy Evolution : a Case Study with the Dwarf Galaxies of the Local Group</w:t>
+                <w:t xml:space="preserve">Astrocladistics: a phylogenetic analysis of galaxy evolution I. Character evolutions and galaxy histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verhamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 455, pp.845-851. </w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00357-006-0003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067781v2</w:t>
+                <w:t xml:space="preserve">hal-00019736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared Interferometry with the AMBER Instrument of the VLTI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Driebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4139,64 +4139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can biologists say about galaxy evolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 284, pp.535-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,493 +4293,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical counterjet in 3C66B?</w:t>
+                <w:t xml:space="preserve">EVN + MERLIN observations of 3C66B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despringre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 284, pp.911-914</w:t>
+              <w:t xml:space="preserve">Vistas in Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 41, pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002324v1</w:t>
+                <w:t xml:space="preserve">hal-00002328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optical Counterjet in 3C66B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada-France-Hawaii Telescope Information Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis (IDEA) in astronomical imaging: Application to aberrated HST images on SN1987A, M87 and 3C66B.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optical counterjet in 3C66B?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 121, pp.575-585</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 284, pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002350v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-fluid model for VLBI jets. I. Homogeneous and stationary synchrotron emission simulations</w:t>
+                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis (IDEA) in astronomical imaging: Application to aberrated HST images on SN1987A, M87 and 3C66B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Despringre</w:t>
+                <w:t xml:space="preserve">Karim Bouyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 320, pp.26-32</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 121, pp.575-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002323v1</w:t>
+                <w:t xml:space="preserve">hal-00002350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVN + MERLIN observations of 3C66B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-fluid model for VLBI jets. I. Homogeneous and stationary synchrotron emission simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Despringre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vistas in Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 41, pp.237-240</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 320, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002328v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First millimeter mapping of the jet and nucleus of M 87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Despringre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 309, pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction jet/milieu interstellaire et rayonnement des jets extragalactiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Astron. Fr.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 43, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4955,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A counterjet in the elliptical galaxy M87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,122 +5436,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical polarization of the M87 jet</w:t>
+                <w:t xml:space="preserve">Detection of optical polarization in the 3C 66B jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Borgne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
+                <w:t xml:space="preserve">Patrick Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 224, pp.17-23</w:t>
+              <w:t xml:space="preserve">, 1989, 221, pp.L1-L2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002367v1</w:t>
+                <w:t xml:space="preserve">hal-00002368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-UV emission from 3C 66B and its jet</w:t>
               </w:r>
@@ -5656,519 +5656,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs obliques dans les jets extragalactiques et mouvements superluminiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">Optical polarization of the M87 jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Astron. Fr.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 34, pp.21</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 224, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200223v1</w:t>
+                <w:t xml:space="preserve">hal-00002367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image deconvolution applied to the 3C 273 jet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roques</w:t>
+                <w:t xml:space="preserve">Chocs obliques dans les jets extragalactiques et mouvements superluminiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 217, pp.387-390</w:t>
+              <w:t xml:space="preserve">J. Astron. Fr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 34, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002369v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of optical polarization in the 3C 66B jet</w:t>
+                <w:t xml:space="preserve">Image deconvolution applied to the 3C 273 jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulain</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 221, pp.L1-L2</w:t>
+              <w:t xml:space="preserve">, 1989, 217, pp.387-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002368v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and kinematics of HI gas in the Virgo cluster galaxies NGC 4318 and VCC 566</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of the optical jet in the QSO 3C 273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucienne Gouguenheim</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 205, pp.47-52</w:t>
+              <w:t xml:space="preserve">, 1988, 198, pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002370v1</w:t>
+                <w:t xml:space="preserve">hal-00002372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the optical jet in the QSO 3C 273</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and kinematics of HI gas in the Virgo cluster galaxies NGC 4318 and VCC 566</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 198, pp.87-99</w:t>
+              <w:t xml:space="preserve">, 1988, 205, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002372v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur les jets extragalactiques optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Astron. Fr.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 31, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrk273: a new OH megamaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,103 +7006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First AMBER/VLTI Observations of Hot Massive Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Garching bei München, Germany. pp.153</w:t>
@@ -7144,64 +7144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium AMBER, VLTI-AMBER observations of Eta Carinae with high spatial resolution and spectral resolutions of 1,500 and 10,000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domiciano de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,90 +7331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLTI-AMBER observations of Eta Carinae with high spatial resolution and spectral resolutions of 1,500 and 10,000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, United States. </w:t>
@@ -7446,221 +7446,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extragalactic Objects and Next Generation Interferometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science program of the AMBER consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Driebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Case for Next Generation Optical/Infrared Interferometric Facilities (the post VLTI era), 37th Liège Int. Astroph. Coll.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Liège, Belgium. pp.105</w:t>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom. pp.1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200344v1</w:t>
+                <w:t xml:space="preserve">hal-00199888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science program of the AMBER consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extragalactic Objects and Next Generation Interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom. pp.1722</w:t>
+              <w:t xml:space="preserve">Science Case for Next Generation Optical/Infrared Interferometric Facilities (the post VLTI era), 37th Liège Int. Astroph. Coll.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Liège, Belgium. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199888v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First phylogenetic analyses of galaxy evolution</w:t>
               </w:r>
@@ -7708,103 +7708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysical potential of the AMBER/VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bloecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.917-923, </w:t>
@@ -7842,77 +7842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics and astrophysics: toward an evolutionary classification of galaxies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Galactic Nuclei: from Central Engine to Host Galaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Meudon, France. pp.609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7937,77 +7937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics and astrophysics: towards an evolutionary classification of galaxies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Paris, France. pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8026,415 +8026,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing active galactic nuclei with AMBER/VLTI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science opportunities with AMBER, the near-IR VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Richichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bloecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry in Optical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.147-151</w:t>
+              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.80-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200138v1</w:t>
+                <w:t xml:space="preserve">hal-00200144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science opportunities with AMBER, the near-IR VLTI instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing active galactic nuclei with AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry in Optical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.80-91</w:t>
+              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200144v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVN+MERLIN Observations of 3C 66B and a Two-Fluid Model for VLBI Jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Asymmetry in Extragalactic Radio Sources: Aberrated, Radiative, Initial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Emission from Galactic and Extragalactic Compact Sources, IAU Colloquium 164</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Socorro, New Mexico, United States. pp.59</w:t>
+              <w:t xml:space="preserve">Astrophysical Jets: Open Problems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Torino, Italy. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200152v1</w:t>
+                <w:t xml:space="preserve">hal-00200158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in Extragalactic Radio Sources: Aberrated, Radiative, Initial?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVN+MERLIN Observations of 3C 66B and a Two-Fluid Model for VLBI Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Despringre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Jets: Open Problems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Torino, Italy. pp.121</w:t>
+              <w:t xml:space="preserve">Radio Emission from Galactic and Extragalactic Compact Sources, IAU Colloquium 164</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Socorro, New Mexico, United States. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200158v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Fluid Model for VLBI Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Jets in AGNs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Cracow, Poland. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8459,64 +8459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First millimeter Mapping of the jet and nucleus of M87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Despringre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extragalactic radio sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Bologna, Italy. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8535,549 +8535,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Approach to the Analysis of Interferometric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Despringre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouyoucef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roques</w:t>
+                <w:t xml:space="preserve">A. Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Restoration of HST Images and Spectra - II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Baltimore, Maryland, United States. pp.64</w:t>
+              <w:t xml:space="preserve">2nd EVN/JIVE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Torun, Poland. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200180v1</w:t>
+                <w:t xml:space="preserve">hal-00200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Analysis of Interferometric Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lannes</w:t>
+                <w:t xml:space="preserve">S. Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EVN/JIVE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Torun, Poland. pp.19</w:t>
+              <w:t xml:space="preserve">The Restoration of HST Images and Spectra - II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Baltimore, Maryland, United States. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200182v1</w:t>
+                <w:t xml:space="preserve">hal-00200180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical synchrotron emission and turbulences in extragalactic jets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Nuclear Dust-Discs in Radio Ellipticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Macchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. IAP Meeting: Extragalactic radio sources - from beams to jets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1991, Paris, France. pp.322</w:t>
+              <w:t xml:space="preserve">Morphological and Physical Classification of Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Sant'Agata Sui Due Golfi, Italy. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200188v1</w:t>
+                <w:t xml:space="preserve">hal-00200204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Halpha Filaments in Elliptical Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphological and Physical Classification of Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Sant'Agata Sui Due Golfi, Italy. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Dust-Discs in Radio Ellipticals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Optical synchrotron emission and turbulences in extragalactic jets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphological and Physical Classification of Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Sant'Agata Sui Due Golfi, Italy. pp.393</w:t>
+              <w:t xml:space="preserve">7. IAP Meeting: Extragalactic radio sources - from beams to jets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Paris, France. pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200204v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique Shocks in Extragalactic Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galactic and Intergalactic Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Heidelberg, Germany. pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9115,51 +9115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neutral Hydrogen Cloud in the Vicinity of the Elliptical Galaxy NGC4318</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,51 +9210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRK:273 - a New OH Megamaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10401,51 +10401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical evolution of clusters in the Magellanic Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10493,51 +10493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Phylogenetic Approaches to Classification: Illustration on Stellar Tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10880,51 +10880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/IAPQRT.2025.49.02.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siudek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Moultaka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642530v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fraix-Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moultaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Burgarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moultaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marziani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703136v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuka Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mondal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf7c6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Blanco-Cuaresma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D 'Onofrio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dultzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuli De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Kumar Chattopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thuillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2015.00003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBo.s28158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davoust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo F. Cardone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708735v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kishimoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;nig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01091.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dugu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17097.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15235.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019737v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0004-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0003-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067781v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meisenheimer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Roettgering" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leinert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richichi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKVJZGPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3315-1_48" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyoucef" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despringre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Sparks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Owen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355804A0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9WGP4LKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golombek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Macchetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Macchetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Driel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Bottinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Gouguenheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kazes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Squeren A.M." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000728" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Weigelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Driebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Davidson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671582" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Driebe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002144v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bloecker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despringre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200158v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouyoucef" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200182v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200188v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Sparks" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200204v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bender" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Le Squeren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marziani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dultzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1247/9782759827411/statistics-for-astrophysics" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/14163#t=toc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807376_0005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat07935" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677002/eas1677002.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E46005A90A2FF15F59A147AB7D5B652361B4140F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677010/eas1677010.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/IAPQRT.2025.49.02.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siudek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Moultaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449516" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642530v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fraix-Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moultaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Burgarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moultaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marziani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703136v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuka Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mondal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf7c6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Blanco-Cuaresma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D 'Onofrio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dultzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuli De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Kumar Chattopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davoust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2015.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBo.s28158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo F. Cardone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kishimoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;nig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708735v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01091.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dugu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17097.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15235.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067781v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0004-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0003-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meisenheimer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Roettgering" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leinert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richichi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKVJZGPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3315-1_48" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despringre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyoucef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Sparks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Owen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355804A0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9WGP4LKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golombek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Macchetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Macchetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Driel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Bottinelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Gouguenheim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kazes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Squeren A.M." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000728" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Weigelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Driebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Davidson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671582" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Driebe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002144v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bloecker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despringre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200180v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouyoucef" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Sparks" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Le Squeren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marziani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dultzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1247/9782759827411/statistics-for-astrophysics" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/14163#t=toc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807376_0005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat07935" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677002/eas1677002.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E46005A90A2FF15F59A147AB7D5B652361B4140F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677010/eas1677010.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>