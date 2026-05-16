--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2573,429 +2573,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
+                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. G. Petrov</w:t>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chesneau</w:t>
+                <w:t xml:space="preserve">A. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bonneau</w:t>
+                <w:t xml:space="preserve">A. Natta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dessart</w:t>
+                <w:t xml:space="preserve">L. Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110486v1</w:t>
+                <w:t xml:space="preserve">hal-00388164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct constraint on the distance of Gamma2 Velorum from AMBER/VLTI observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. de Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kraus</w:t>
+                <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meilland</w:t>
+                <w:t xml:space="preserve">D. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
+              <w:t xml:space="preserve">, 2007, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011183v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the wind launching region in Herbig Ae stars: AMBER/VLTI spectroscopy of HD 104237</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disk and wind interaction in the young stellar object MWC 297 spatially resolved with VLTI/AMBER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isella</w:t>
+                <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Natta</w:t>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testi</w:t>
+                <w:t xml:space="preserve">W.J. de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marconi</w:t>
+                <w:t xml:space="preserve">A. Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464, pp.55-58. </w:t>
+              <w:t xml:space="preserve">, 2007, 464, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388164v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical configuration and analysis of the AMBER/VLTI instrument</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMBER, the near-infrared spectro-interferometric three-telescope VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,64 +3383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric data reduction with AMBER/VLTI. Principle, estimators, and illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tatulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,165 +4388,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optical Counterjet in 3C66B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">An optical counterjet in 3C66B?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canada-France-Hawaii Telescope Information Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36, pp.5-6</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 284, pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200162v1</w:t>
+                <w:t xml:space="preserve">hal-00002324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical counterjet in 3C66B?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">An Optical Counterjet in 3C66B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 284, pp.911-914</w:t>
+              <w:t xml:space="preserve">Canada-France-Hawaii Telescope Information Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002324v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis (IDEA) in astronomical imaging: Application to aberrated HST images on SN1987A, M87 and 3C66B.</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction jet/milieu interstellaire et rayonnement des jets extragalactiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Astron. Fr.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 43, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4955,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A counterjet in the elliptical galaxy M87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,277 +5531,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-UV emission from 3C 66B and its jet</w:t>
+                <w:t xml:space="preserve">Optical polarization of the M87 jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 336, pp.121-127</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 224, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002371v1</w:t>
+                <w:t xml:space="preserve">hal-00002367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical polarization of the M87 jet</w:t>
+                <w:t xml:space="preserve">Near-UV emission from 3C 66B and its jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Macchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Borgne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A.C. Perryman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 224, pp.17-23</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 336, pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002367v1</w:t>
+                <w:t xml:space="preserve">hal-00002371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs obliques dans les jets extragalactiques et mouvements superluminiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Astron. Fr.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 34, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6124,51 +6124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur les jets extragalactiques optiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Astron. Fr.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 31, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,51 +6206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrk273: a new OH megamaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,90 +7019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First AMBER/VLTI Observations of Hot Massive Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power of Optical/IR Interferometry: Recent Scientific Results and 2nd Generation Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Garching bei München, Germany. pp.153</w:t>
@@ -7157,51 +7157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Weigelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domiciano de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,221 +7446,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science program of the AMBER consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extragalactic Objects and Next Generation Interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom. pp.1722</w:t>
+              <w:t xml:space="preserve">Science Case for Next Generation Optical/Infrared Interferometric Facilities (the post VLTI era), 37th Liège Int. Astroph. Coll.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Liège, Belgium. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199888v1</w:t>
+                <w:t xml:space="preserve">hal-00200344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extragalactic Objects and Next Generation Interferometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science program of the AMBER consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Driebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Case for Next Generation Optical/Infrared Interferometric Facilities (the post VLTI era), 37th Liège Int. Astroph. Coll.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Liège, Belgium. pp.105</w:t>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Glasgow, United Kingdom. pp.1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200344v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First phylogenetic analyses of galaxy evolution</w:t>
               </w:r>
@@ -7708,103 +7708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysical potential of the AMBER/VLTI instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bloecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.917-923, </w:t>
@@ -7842,51 +7842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics and astrophysics: toward an evolutionary classification of galaxies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,51 +7937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics and astrophysics: towards an evolutionary classification of galaxies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,251 +8026,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science opportunities with AMBER, the near-IR VLTI instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing active galactic nuclei with AMBER/VLTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry in Optical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.80-91</w:t>
+              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200144v1</w:t>
+                <w:t xml:space="preserve">hal-00200138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing active galactic nuclei with AMBER/VLTI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science opportunities with AMBER, the near-IR VLTI instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Richichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bloecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry in Optical Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.147-151</w:t>
+              <w:t xml:space="preserve">, 2000, Münich, Germany. pp.80-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200138v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in Extragalactic Radio Sources: Aberrated, Radiative, Initial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysical Jets: Open Problems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Torino, Italy. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8295,51 +8295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVN+MERLIN Observations of 3C 66B and a Two-Fluid Model for VLBI Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Despringre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8390,51 +8390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Fluid Model for VLBI Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relativistic Jets in AGNs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Cracow, Poland. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8472,51 +8472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First millimeter Mapping of the jet and nucleus of M87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Despringre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extragalactic radio sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Bologna, Italy. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8535,230 +8535,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Analysis of Interferometric Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lannes</w:t>
+                <w:t xml:space="preserve">S. Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EVN/JIVE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Torun, Poland. pp.19</w:t>
+              <w:t xml:space="preserve">The Restoration of HST Images and Spectra - II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Baltimore, Maryland, United States. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200182v1</w:t>
+                <w:t xml:space="preserve">hal-00200180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Deconvolution with Error Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Approach to the Analysis of Interferometric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Despringre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouyoucef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roques</w:t>
+                <w:t xml:space="preserve">A. Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Restoration of HST Images and Spectra - II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Baltimore, Maryland, United States. pp.64</w:t>
+              <w:t xml:space="preserve">2nd EVN/JIVE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Torun, Poland. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200180v1</w:t>
+                <w:t xml:space="preserve">hal-00200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Dust-Discs in Radio Ellipticals</w:t>
               </w:r>
@@ -8770,51 +8770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,51 +8869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Halpha Filaments in Elliptical Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Macchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8964,51 +8964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical synchrotron emission and turbulences in extragalactic jets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IAP Meeting: Extragalactic radio sources - from beams to jets.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Paris, France. pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9033,51 +9033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique Shocks in Extragalactic Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galactic and Intergalactic Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Heidelberg, Germany. pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9115,51 +9115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neutral Hydrogen Cloud in the Vicinity of the Elliptical Galaxy NGC4318</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,51 +9210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRK:273 - a New OH Megamaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gouguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9417,256 +9417,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification in high dimension</w:t>
+                <w:t xml:space="preserve">Multivariate and phylogenetic analyses of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanuka Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro D 'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Marziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saptarshi Mondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t>
+              <w:t xml:space="preserve">Galaxy Evolution Accross Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569733v1</w:t>
+                <w:t xml:space="preserve">hal-01569732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and phylogenetic analyses of galaxies</w:t>
+                <w:t xml:space="preserve">Unsupervised classification in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraix-Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Saptarshi Mondal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Evolution Accross Time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569732v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenetic view of the Eigenvector 1 of quasars</w:t>
               </w:r>
@@ -10880,51 +10880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/IAPQRT.2025.49.02.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siudek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Moultaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449516" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642530v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fraix-Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moultaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Burgarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moultaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marziani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703136v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuka Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mondal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf7c6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Blanco-Cuaresma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D 'Onofrio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dultzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuli De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Kumar Chattopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davoust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2015.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBo.s28158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo F. Cardone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kishimoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;nig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708735v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01091.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dugu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17097.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15235.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067781v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0004-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0003-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meisenheimer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Roettgering" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leinert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richichi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKVJZGPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3315-1_48" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despringre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyoucef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Sparks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Owen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355804A0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9WGP4LKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golombek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Macchetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Macchetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Driel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Bottinelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Gouguenheim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kazes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Squeren A.M." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000728" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Weigelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Driebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Davidson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671582" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Driebe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002144v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bloecker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despringre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200180v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouyoucef" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Sparks" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Le Squeren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marziani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dultzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1247/9782759827411/statistics-for-astrophysics" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/14163#t=toc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807376_0005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat07935" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677002/eas1677002.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E46005A90A2FF15F59A147AB7D5B652361B4140F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677010/eas1677010.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32381/IAPQRT.2025.49.02.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siudek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Moultaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449516" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642530v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fraix-Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moultaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Burgarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moultaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marziani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703136v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuka Chattopadhyay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mondal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aaf7c6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Blanco-Cuaresma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D 'Onofrio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dultzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuli De" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asis Kumar Chattopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Davoust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2015.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBo.s28158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo F. Cardone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weigelt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hofmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kishimoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;nig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708735v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davoust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2011.01091.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dugu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17097.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15235.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Petrov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065719" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chesneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011183v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malbet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. de Wit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meilland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053924" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Petrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lisi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Beckmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain G. Petrov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065410" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antonelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064799" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067781v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0004-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-006-0003-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jaffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meisenheimer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Roettgering" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leinert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richichi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HKVJZGPN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3315-1_48" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despringre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyoucef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Sparks" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Macchetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Owen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355804A0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9WGP4LKQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golombek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Macchetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Macchetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Perryman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200223v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Driel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Bottinelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Gouguenheim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kazes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Squeren A.M." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000728" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Weigelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Driebe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Weigelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Davidson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671582" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Driebe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002144v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bloecker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458907" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Richichi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Despringre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouyoucef" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200182v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200204v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Sparks" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Le Squeren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marziani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dultzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/1247/9782759827411/statistics-for-astrophysics" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/14163#t=toc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807376_0005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat07935" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677002/eas1677002.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E46005A90A2FF15F59A147AB7D5B652361B4140F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eas-journal.org/articles/eas/abs/2016/01/eas1677010/eas1677010.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1677010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723912v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>