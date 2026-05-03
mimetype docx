--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -3020,402 +3020,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030463v1</w:t>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
               </w:r>
@@ -3645,480 +3645,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924434v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554215v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Yohan Soltermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655897v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t>
               </w:r>
@@ -5000,648 +5000,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865454v1</w:t>
+                <w:t xml:space="preserve">hal-02609259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609259v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378483v1</w:t>
+                <w:t xml:space="preserve">hal-02609950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
+                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609950v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609951v1</w:t>
+                <w:t xml:space="preserve">hal-02865454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
               </w:r>
@@ -5666,51 +5666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel référentiel pluviométrique pour débiaiser les sorties de modèles climatiques? Apport de l’information hydrologique pour spatialiser les précipitations journalières à échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7066,77 +7066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7316,64 +7316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,51 +8505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,108 +8760,108 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9429,51 +9429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9598,241 +9598,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IKARE: inventaire des phénomènes karstiques et des écoulements en milieu calcaire. Base de Données spéléo-karstologique du bassin Rhin-Meuse et des régions limitrophes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine; Agence de l'Eau Rhin-Meuse; Ligue spéléologique lorraine; GEREEA. 2012</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang-Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976786v1</w:t>
+                <w:t xml:space="preserve">hal-02865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IKARE: inventaire des phénomènes karstiques et des écoulements en milieu calcaire. Base de Données spéléo-karstologique du bassin Rhin-Meuse et des régions limitrophes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine; Agence de l'Eau Rhin-Meuse; Ligue spéléologique lorraine; GEREEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865882v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d’inventaire des zones humides : synthèse des méthodes pratiquées sur le territoire national</w:t>
               </w:r>
@@ -10086,51 +10086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,51 +10347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>