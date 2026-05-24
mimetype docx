--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3020,402 +3020,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+                <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030463v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
               </w:r>
@@ -3645,480 +3645,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-03554215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soltermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655897v2</w:t>
+                <w:t xml:space="preserve">hal-03924434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rousset</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554215v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une nouvelle méthode d'estimation de l'incertitude des courbes de tarage déployable en masse avec les données hydrométriques issues de la base BAREME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Soltermann</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'hydrométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSP Strasbourg, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924434v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t>
               </w:r>
@@ -5000,648 +5000,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
+              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609259v1</w:t>
+                <w:t xml:space="preserve">hal-02865454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378483v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Gailhard</w:t>
+                <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609950v1</w:t>
+                <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
+                <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">6th Symposium on the hydrological modelling of the Meuse basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609951v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CHIMERE21 : Evolution du régime hydrologique de la Meuse et de la Chiers au 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF, Sécheresses, étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865454v1</w:t>
+                <w:t xml:space="preserve">hal-02609951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological modelling in the French part of the Meuse in the CHIMERE21 project</w:t>
               </w:r>
@@ -5666,51 +5666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel référentiel pluviométrique pour débiaiser les sorties de modèles climatiques? Apport de l’information hydrologique pour spatialiser les précipitations journalières à échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,970 +7013,1104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+                <w:t xml:space="preserve">PREMHYCE: a national platform for low-flow forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+                <w:t xml:space="preserve">hal-05626507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flow characterization and forecasting in a non-stationary context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Manceau</w:t>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIth Scientific Assembly of the international Association of Hydrological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705434v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Low flow characterization and forecasting in a non-stationary context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang-Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
+              <w:t xml:space="preserve">The XIth Scientific Assembly of the international Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573193v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modal flow: Focus on a rarely used value in hydrology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRIEND meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823055v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of « outlier » catchments in the upper part of the Mosel river basin</w:t>
+                <w:t xml:space="preserve">The modal flow: Focus on a rarely used value in hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The court of miracles of hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">FRIEND meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821921v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the simulation of low flow discharges ? (Use of the knowledge of low flow processes in a model)</w:t>
+                <w:t xml:space="preserve">Identification and characterization of « outlier » catchments in the upper part of the Mosel river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Wien, Österreich, Austria</w:t>
+              <w:t xml:space="preserve">The court of miracles of hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821849v1</w:t>
+                <w:t xml:space="preserve">hal-04821921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of input data quality and reduction of parameters uncertainties in low flow modelling</w:t>
+                <w:t xml:space="preserve">How to improve the simulation of low flow discharges ? (Use of the knowledge of low flow processes in a model)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXIV General Assembly « Earth, our changing planet »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Wien, Österreich, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822231v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESAGES: a tool for low flow forecasting</w:t>
+                <w:t xml:space="preserve">Improvement of input data quality and reduction of parameters uncertainties in low flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Wien, Österreich, Austria. 2006</w:t>
+              <w:t xml:space="preserve">IUGG XXIV General Assembly « Earth, our changing planet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821863v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESAGES: a tool for low flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Wien, Österreich, Austria. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarissement et prévision de l'étiage : Essai de prédétermination des paramètres de calage d'un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8005,51 +8139,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWRA, 6ème Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Menton, France. Acte de la 6ème Conférence Internationale European Water Resources Association, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8059,147 +8193,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24, 2015, 979-10-91047-48-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8209,51 +8343,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the intrinsic vulnerability of the Rhine-Meuse basin limestone aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8275,110 +8409,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Marchetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej J. Witkowski, Sabina Jakóbczyk-Karpierz, Joanna Czekaj, Dorota Grabala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater Vulnerability and Pollution Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-28, 2020, IAH - Selected papers, n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of low flow indices as a basic requirement of the Water Framework Directive: contribution of geographical sciences in low flows prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8437,51 +8571,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich Pfeil Verlag, pp.344, 2013, 9783899371574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8491,65 +8625,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8557,51 +8691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8611,51 +8745,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8711,195 +8845,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D; INRAE; Université de Lorraine; BRGM. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incertitudes hydrométriques en étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8908,73 +9042,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LOTERR, Université de Lorraine, Metz. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude historique des évènements et de l'évolution des enjeux territoriaux sur le périmètre du PAPI d'intention du bassin versant de la Moselle Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9000,73 +9134,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9118,113 +9252,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 17C08004, INRAE UR HYCAR; Météo-France; EDF-DTG; Université de Lorraine (Metz); INRAE UR-Riverly; Dreal Grand-Est. 2021, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude historique du bassin versant de la Meurthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,73 +9370,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] LOTERR; EPTB Meurthe-Madon. 2020, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau souterraine dans les Vosges et vulnérabilité au changement climatique. Campagnes de jaugeages des débits d’étiage 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9341,73 +9475,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet CHIMERE21 CHIers-Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9429,134 +9563,134 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des Ecoulements et des Phases Hydrologiques (DEPHy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,405 +9702,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IKARE: inventaire des phénomènes karstiques et des écoulements en milieu calcaire. Base de Données spéléo-karstologique du bassin Rhin-Meuse et des régions limitrophes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine; Agence de l'Eau Rhin-Meuse; Ligue spéléologique lorraine; GEREEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865882v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IKARE: inventaire des phénomènes karstiques et des écoulements en milieu calcaire. Base de Données spéléo-karstologique du bassin Rhin-Meuse et des régions limitrophes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine; Agence de l'Eau Rhin-Meuse; Ligue spéléologique lorraine; GEREEA. 2012</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang-Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976786v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d’inventaire des zones humides : synthèse des méthodes pratiquées sur le territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamm Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEGUM, Université de Lorraine. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du réseau hydrographique de la réserve naturelle du delta de la Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9992,51 +10126,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10046,161 +10180,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10347,51 +10481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soltermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marchetto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560250v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976786v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>