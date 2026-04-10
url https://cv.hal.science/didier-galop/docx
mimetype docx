--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1548,161 +1548,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 8 p. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910139v1</w:t>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
               </w:r>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,279 +1767,279 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du peuplement piscicole des lacs d'altitude des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine truite &amp; Cie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinya Sugita</w:t>
+                <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
               </w:r>
@@ -3814,291 +3814,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PALEOPYR : un système d’information pour les données paléoenvironnementales nord-pyrénéennes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social-ecological systems in the Anthropocene : the need for integrating social and biophysical records at regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+                <w:t xml:space="preserve">Ja Dearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Acma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fm Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.20.3.63-87⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053019615579128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659525v1</w:t>
+                <w:t xml:space="preserve">hal-01326122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-ecological systems in the Anthropocene : the need for integrating social and biophysical records at regional scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Bub</w:t>
+                <w:t xml:space="preserve">PALEOPYR : un système d’information pour les données paléoenvironnementales nord-pyrénéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fm Chambers</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.63-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2053019615579128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ISI.20.3.63-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326122v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espèces ligneuses du Ferlo-Nord, Sénégal : état actuel et usage</w:t>
               </w:r>
@@ -4208,546 +4208,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and land-use change during the late Holocene at Lake Ledro (southern Alps, Italy)</w:t>
+                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joannin</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614522311⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187734v1</w:t>
+                <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
+              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059827v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
+                <w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fleury</w:t>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174868v1</w:t>
+                <w:t xml:space="preserve">halshs-01069926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and land-use change during the late Holocene at Lake Ledro (southern Alps, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carozza</w:t>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Valette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614522311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069926v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental history of European high mountains</w:t>
               </w:r>
@@ -4818,416 +4818,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lacs : archives naturelles des interactions passées entre hommes, environnement et climat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European Modern Pollen Database (EMPD) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Courp</w:t>
+                <w:t xml:space="preserve">Basil a S Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamella Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-012-0388-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790202v1</w:t>
+                <w:t xml:space="preserve">hal-01077745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Les lacs : archives naturelles des interactions passées entre hommes, environnement et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Colombaroli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (19), pp. 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614430v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Modern Pollen Database (EMPD) project</w:t>
+                <w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil a S Davis</w:t>
+                <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zanon</w:t>
+                <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamella Collins</w:t>
+                <w:t xml:space="preserve">J de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mauri</w:t>
+                <w:t xml:space="preserve">V Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bakker</w:t>
+                <w:t xml:space="preserve">D Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (6), pp.521-530. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-012-0388-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077745v1</w:t>
+                <w:t xml:space="preserve">hal-03614430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des tourbières : de l'histoire de la végétation à celle de la biodiversité</w:t>
               </w:r>
@@ -5308,77 +5308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and vegetation changes during the Lateglacial and early-middle Holocene at Lake Ledro (southern Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5498,130 +5498,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861167v1</w:t>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,64 +6452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6556,90 +6556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene palaeohydrological changes in the northern Mediterranean borderlands as reflected by the lake-level record of Lake Ledro, northeastern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6684,390 +6684,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">La fin du paradigme du désert landais : histoire de la végétation et de l’anthropisation à partir de l’étude palynologique de quelques lagunes de la Grande-Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.43-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649514v1</w:t>
+                <w:t xml:space="preserve">hal-01207927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du paradigme du désert landais : histoire de la végétation et de l’anthropisation à partir de l’étude palynologique de quelques lagunes de la Grande-Lande</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24, pp.43-59</w:t>
+              <w:t xml:space="preserve">PAGES News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207927v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (13-14), pp.1696-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750965v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,376 +7268,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vallée à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern and fossil non-pollen palynomorphs from the Basque mountains (western Pyrenees, France): the use of coprophilous fungi to reconstruct pastoral activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.391-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-010-0242-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928657v1</w:t>
+                <w:t xml:space="preserve">halshs-00959317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population differentiation of sessile oak at thealtitudinal front of migration in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (13), pp.2626-2639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04631.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern and fossil non-pollen palynomorphs from the Basque mountains (western Pyrenees, France): the use of coprophilous fungi to reconstruct pastoral activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une vallée à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 248-249 septembre/octobre 2010 (n° 248-249 septembre/octobre 2010), pp. 14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-010-0242-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00959317v1</w:t>
+                <w:t xml:space="preserve">hal-02928657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late-Holocene climatic variability south of the Alps as recorded by lake-level fluctuations at Lake Ledro, Trentino, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,64 +7740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythms and causalities of the anthropisation dynamics in Europe between 8500 and 2500 cal BP : Sociocultural and/or climatic assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7844,64 +7844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire frequency and landscape management in the northwestern Pyrenean piedmont, France, since the early Neolithic (8000 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8440,90 +8440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landuse and soil degradation in the southern Maya lowlands, from Pre-Classic to Post-Classic times : The case of La Joyanca (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour les espaces de montagne durant l'âge du Bronze ? Regards croisés sur les approches société-environnement dans les Pyrénées occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9490,51 +9490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu et pratiques agro-pastorales dans les Pyrénées-Orientales, : le cas de la montagne d'Enveitg (Cerdagne, Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9678,277 +9678,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pays maya des lacs et des marais recherches archéologiques et géographiques (1999-2001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinq millénaires de métallurgie en montagne basque. Les apports d'une démarche intégrée alliant palynologie et géochimie isotopique du plomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Forné</w:t>
+                <w:t xml:space="preserve">Janusz Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87, pp.283-302</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993449v1</w:t>
+                <w:t xml:space="preserve">halshs-00967433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq millénaires de métallurgie en montagne basque. Les apports d'une démarche intégrée alliant palynologie et géochimie isotopique du plomb</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Au pays maya des lacs et des marais recherches archéologiques et géographiques (1999-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Dominik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.3-15</w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.283-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967433v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution palynologique à l'histoire des activités pastorales pyrénéennes au cours des sept derniers millénaires</w:t>
               </w:r>
@@ -12113,394 +12113,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Gandois</w:t>
+                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554400v1</w:t>
+                <w:t xml:space="preserve">hal-02480092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">Utilisation de l'ADN ancien pour la rétro-observation des espèces et la compréhension des processus évolutifs et écologiques dans les lacs d'altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480092v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'ADN ancien pour la rétro-observation des espèces et la compréhension des processus évolutifs et écologiques dans les lacs d'altitude</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilen Haver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468046v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGLAP : évolution des environnements de montagnes depuis 18000 ans et signature d’une néoglaciation au cours des derniers millénaires</w:t>
               </w:r>
@@ -12525,51 +12525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12743,523 +12743,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approche multiproxy (archéologie, paléoenvironnement)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+                <w:t xml:space="preserve">Sugita S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.228-235</w:t>
+              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934261v1</w:t>
+                <w:t xml:space="preserve">hal-02349206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approche multiproxy (archéologie, paléoenvironnement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugita S.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349206v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442603v1</w:t>
+                <w:t xml:space="preserve">hal-02024640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024640v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary case-study from the northern Pyrénées (Vicdessos valley, Ariège)</w:t>
               </w:r>
@@ -13314,103 +13314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approches multi-proxy (archéologie, paléoenvironnement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13779,592 +13779,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deonie Allen</w:t>
+                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687379v1</w:t>
+                <w:t xml:space="preserve">hal-01660942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf dans l’OHM ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
+              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619944v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoi de neuf dans l’OHM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619844v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec Ollivier</w:t>
+                <w:t xml:space="preserve">J. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660942v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660922v1</w:t>
+                <w:t xml:space="preserve">hal-01687379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish introductions on the invertebrate communities of mountain lakes : a palaeolimnological approach</w:t>
               </w:r>
@@ -14376,77 +14376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in quaternary entomology and environmental reconstruction with special recognition of the academic contributions of Steve Brooks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
@@ -14652,51 +14652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -14788,497 +14788,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courp</w:t>
+                <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687333v1</w:t>
+                <w:t xml:space="preserve">hal-02012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012492v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790143v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+                <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289313v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t>
               </w:r>
@@ -15290,51 +15290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15389,103 +15389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -15590,221 +15590,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétro-observation des dynamiques socio écologiques via l'analyse d'archives lacustres du Haut Vicdessos (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977938v1</w:t>
+                <w:t xml:space="preserve">hal-02977959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Site Instrumenté en Ecologie Globale de Bernadouze</w:t>
+                <w:t xml:space="preserve">Projet DYVAH : Dynamique de la végétation et de l'anthropisation dans le haut Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977908v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution du détritisme au cours de l'Holocène : vers l'identification d'un signal météorologique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15819,553 +15905,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring LUCC in the Human-Nature mountain observatory of the Haut-Vicdessos (Pyrenees, France) from the 1940s using aerial photographs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Site Instrumenté en Ecologie Globale de Bernadouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799165v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Monitoring LUCC in the Human-Nature mountain observatory of the Haut-Vicdessos (Pyrenees, France) from the 1940s using aerial photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th RST Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790168v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétro-observation des dynamiques socio écologiques via l'analyse d'archives lacustres du Haut Vicdessos (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977959v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DYVAH : Dynamique de la végétation et de l'anthropisation dans le haut Vicdessos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Faure</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th RST Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977984v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Southern Alps and Northern Pyrenees Holocene record of snowmelt-induced flood events and clastic layers associated with negative NAO phases inWestern Europe</w:t>
               </w:r>
@@ -16459,77 +16459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16571,51 +16571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16804,64 +16804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
@@ -16890,51 +16890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17015,51 +17015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17134,428 +17134,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surexploitation, abandon et renouveau dans le Haut Vicdessos. Approche interdisciplinaire d’un système écologique complexe</w:t>
+                <w:t xml:space="preserve">Activités humaines et histoire de la végétation dans le haut-Vicdessos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621679v1</w:t>
+                <w:t xml:space="preserve">hal-02977986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités humaines et histoire de la végétation dans le haut-Vicdessos</w:t>
+                <w:t xml:space="preserve">Surexploitation, abandon et renouveau dans le Haut Vicdessos. Approche interdisciplinaire d’un système écologique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977986v1</w:t>
+                <w:t xml:space="preserve">hal-04621679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faits marquants de l’année 2011 dans les OHM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de la végétation et de l’anthropisation dans le haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621616v1</w:t>
+                <w:t xml:space="preserve">hal-02977962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la végétation et de l’anthropisation dans le haut Vicdessos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les faits marquants de l’année 2011 dans les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977962v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17636,64 +17636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17869,51 +17869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18195,730 +18195,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation pastorale et agraire dans les Pyrénées de l'Antiquité au Moyen Âge (Ossau et Cerdagne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. de Munnick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Desarrollo urbano y arqueología del paisaje en los Pirineos romanos"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAC, CISC, Université Toulouse le Mirail, May 2010, Benasque, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006669v1</w:t>
+                <w:t xml:space="preserve">hal-02977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Q7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977917v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DYVAH-EMPAL : La longue durée de l'histoire de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Gilli</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, besancon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481845v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYVAH-EMPAL : La longue durée de l'histoire de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene vegetation changes through Lac Ledro sediments (Trentino, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU Natural and anthropogenic environmental change as evidenced in high-resolution continental archives (co-listed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977897v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation changes through Lac Ledro sediments (Trentino, Italy).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian Gilli</w:t>
+                <w:t xml:space="preserve">Exploitation pastorale et agraire dans les Pyrénées de l'Antiquité au Moyen Âge (Ossau et Cerdagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Natural and anthropogenic environmental change as evidenced in high-resolution continental archives (co-listed)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop "Desarrollo urbano y arqueología del paisaje en los Pirineos romanos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAC, CISC, Université Toulouse le Mirail, May 2010, Benasque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481825v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
@@ -18947,90 +18947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The late-Holocene anthropogenic shift in fire regime in the french Pyrenees »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19055,51 +19055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and climate in the Pyrenean mountains (southern France) during the last 15,000 yrs: a pollen-inferred quantitative reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19271,77 +19271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités agropastorales et climat durant l'Âge du Bronze dans les Pyrénées : l'état de la question à la lumière des données environnementales et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclipse 2 "emprises et déprises agricoles, expension et régression des sociétés entre 3500 et 2500 BP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19487,51 +19487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, pratiques agricoles et dégradation des sols dans les Basses Terres mayas du Préclassique au Postclassique : le cas du site de &amp;quot;La Joyanca&amp;quot; (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19539,51 +19539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Erosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Clermont Ferrand, France. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19608,51 +19608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire vegetation history and human activities in the northern Basque mountain, western Pyrenees. Use of pedoanthracology, palynology, archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19690,51 +19690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landuse and soil degradation in the Maya lowlands from the pre-Classic to past-Classic period : the case of la Joyanca (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19798,77 +19798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia del medio ambiente en la larga duracion y ocupacion del espacio en la region de la Joyanca, noroeste de Petén, Guatemala : primeros resultados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20087,51 +20087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Granada, Spain. pp.514</w:t>
@@ -20173,77 +20173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">xxxx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, México. pp.23-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20307,51 +20307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20389,90 +20389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Proyecto Petén Noroccidente - La Joyanca: primera temporada en el sitio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20527,51 +20527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des abattis-brûlis néolithiques au système agro-pastoral pyrénéen actuel. Mise en évidence pluridisciplinaire de l'évolution du système agraire dans une vallée du piémont nord-pyrénéen entre le Néolithique ancien et l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21034,51 +21034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21807,77 +21807,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Auzeville-Tolosane, France. 2017</w:t>
@@ -21932,51 +21932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22217,51 +22217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
@@ -22534,152 +22534,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Claustres</w:t>
+                <w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
+              <w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012526v1</w:t>
+                <w:t xml:space="preserve">hal-02936176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past Holocene detritism quantification and modeling from lacustrine archives in order to deconvoluate human-climate interactions on natural ecosystem over long time-scale</w:t>
               </w:r>
@@ -22780,122 +22750,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t>
+              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936176v1</w:t>
+                <w:t xml:space="preserve">hal-02012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal contamination on subterranean Coleoptera in two Pyrenean Caves (France)</w:t>
               </w:r>
@@ -23041,51 +23041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23162,51 +23162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23244,51 +23244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23421,51 +23421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t>
@@ -24477,51 +24477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Aspe; Sylvain Burri; Sandrine Paradis-Grenouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t>
@@ -24718,51 +24718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Valero Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24811,277 +24811,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Impacto del CC en los sectores biofísicos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blas Valero Garcés</w:t>
+                <w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Camarero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OPCC-CTP, pp.18-23, 2018</w:t>
+              <w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185806v1</w:t>
+                <w:t xml:space="preserve">hal-03185782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosistemas sensibles de alta montaña: lagos y turberas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Gandois</w:t>
+                <w:t xml:space="preserve">El Impacto del CC en los sectores biofísicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Valero Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación El cambio climático en los Pirineos: impactos, vulnerabilidades y adaptación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 58-65, OPCC-CTP, 2018</w:t>
+              <w:t xml:space="preserve">, OPCC-CTP, pp.18-23, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185782v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A late antique vegetation history of the Western Mediterranean in context</w:t>
               </w:r>
@@ -25389,260 +25389,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02173895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écologie globale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">The rise and fall of a secondary polity, La Joyanca (Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnauld Marie-Charlotte, Breton Alain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compte-rendu des journées de prospective de l'INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers Prospectives, pp.219-224, 2013</w:t>
+              <w:t xml:space="preserve">Millenary Maya Societies: Past Crises and Resilience. Sociedades mayas milenarias: crisis del pasado y resiliencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly Paris, pp.148-168, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01259496v1</w:t>
+                <w:t xml:space="preserve">hal-02006349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of a secondary polity, La Joyanca (Guatemala)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Forné</w:t>
+                <w:t xml:space="preserve">Pour une écologie globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millenary Maya Societies: Past Crises and Resilience. Sociedades mayas milenarias: crisis del pasado y resiliencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly Paris, pp.148-168, 2013</w:t>
+              <w:t xml:space="preserve">Compte-rendu des journées de prospective de l'INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers Prospectives, pp.219-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006349v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of a secondary policy: la Joyanca (Guatemala)</w:t>
               </w:r>
@@ -25654,51 +25654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25762,51 +25762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of long-term human-environment interactions in the French Pyrenees inferred from the pollen data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25943,51 +25943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución sociopolítica e interacciones entre el hombre y su entorno natural en las Tierras Bajas mayas: perspectivas desde el sitio de La Joyanca (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Patrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26098,51 +26098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, pratiques agricoles et dégradation des sols dans les Basses Terres mayas du Pré-classique au Postclassique : le cas du site de « La Joyanca » (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26150,51 +26150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Allée &amp; L. Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.167-174, 2006, Collection Nature &amp; Sociétés N° 3</w:t>
@@ -26542,77 +26542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios Mayas, usos, representaciones, creencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNAM-CEMCA, pp.15-38, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26631,208 +26631,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios Mayas : representaciones, usos, creencias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM-CEMCA, pp.23-48, 2003, Estudios de Cultura Maya</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.9-11, 2003, 978-2842994532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894178v1</w:t>
+                <w:t xml:space="preserve">hal-01515767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breton; Alain and Monod-Becquelin; Aurore and Ruz; Mario Humberto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.9-11, 2003, 978-2842994532</w:t>
+              <w:t xml:space="preserve">Espacios Mayas : representaciones, usos, creencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM-CEMCA, pp.23-48, 2003, Estudios de Cultura Maya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515767v1</w:t>
+                <w:t xml:space="preserve">hal-01894178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et ruptures dans l'histoire des basses terres mayas. Questions et méthodes à partir du programme &amp;quot; La Joyanca &amp;quot; (Nord-ouest du Petén, Guatemala).</w:t>
               </w:r>
@@ -26844,51 +26844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Selleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26937,419 +26937,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin versant du Boulou (Lot, France) au cours de la seconde moitié de l'Holocène : stabilité, rupture et rythme d'évolution d'un petit hydrosystème</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évolutions climatiques et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equilibre et ruptures dans les écosystèmes durant les 20 derniers millénaires en Europe de l'Ouest, Actes du colloque international de Besançon 18-22 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Presses universitaires franc-comtoises, pp.239-253, 2002, Annales Littéraires, 730 ; Série "Environnement, sociétés et archéiologie"</w:t>
+              <w:t xml:space="preserve">Encyclopédie clarté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions techniques, pp.1-16, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090443v1</w:t>
+                <w:t xml:space="preserve">halshs-00965658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions climatiques et l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human activities and fires history since 4500 BC on the northern slope of the Pyrenees: a record from Cuguron (central Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie clarté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions techniques, pp.1-16, 2002</w:t>
+              <w:t xml:space="preserve">British Archaeological Reports International Series 1063 : 43-51</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00965658v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activities and fires history since 4500 BC on the northern slope of the Pyrenees: a record from Cuguron (central Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les temps de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lafaurie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Archaeological Reports International Series 1063 : 43-51</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Le temps du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.274-276, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978341v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l'environnement</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">M. Lafaurie. </w:t>
+                <w:t xml:space="preserve">Le bassin versant du Boulou (Lot, France) au cours de la seconde moitié de l'Holocène : stabilité, rupture et rythme d'évolution d'un petit hydrosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Richard, Anne Vignot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.274-276, 2002</w:t>
+              <w:t xml:space="preserve">Equilibre et ruptures dans les écosystèmes durant les 20 derniers millénaires en Europe de l'Ouest, Actes du colloque international de Besançon 18-22 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Presses universitaires franc-comtoises, pp.239-253, 2002, Annales Littéraires, 730 ; Série "Environnement, sociétés et archéiologie"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308855v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'environnement et cartographie du temps dans la moitié est des Pyrénées. Pour une &amp;quot; chrono-chorologie &amp;quot;.</w:t>
               </w:r>
@@ -28130,235 +28130,310 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Ciliate Communities Reveal Modification of Lake Functioning Over the Last Century</w:t>
+                <w:t xml:space="preserve">Les tourbières du Lot, apport pluridisciplinaire à la connaissance d’un patrimoine naturel remarquable et éléments pour sa conservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barouillet Cécilia</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474889v1</w:t>
+                <w:t xml:space="preserve">hal-05586924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changes in Ciliate Communities Reveal Modification of Lake Functioning Over the Last Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barouillet Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exposition « Les sentiers du savoir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28368,291 +28443,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05199200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif montagneux – Les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bargerie,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine. 2018, pp 363-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28708,73 +28783,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Observatoire Homme-Milieu Pyrénées (OHM) Haut Vicdessos du LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28783,73 +28858,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex DRIIHM. 2015, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et paléo-écologie des sapinières du Volvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28871,103 +28946,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et politique du paysage dans le massif transfrontalier de Gavarnie/Mont-Perdu. Analyse pour servir de fondement à la gestion durable d'un bien inscrit au patrimoine mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28989,107 +29064,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guttinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEPAGE (Centre de recherche sur l'histoire et la culture du paysage). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'écologie historique de la Réserve naturelle d'Eyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29102,73 +29177,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DIREN Languedoc-Roussillon; Agence méditerranéenne de l'environnement. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éude d'écologie historique de la montagne d'Enveig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29181,73 +29256,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC - SRA Languedoc Roussillon. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources écologiques et pratiques sociales dans un territoire pastoral (Enveig, Cerdagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29273,73 +29348,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service interdépartemental Montagne-Élevage Languedoc-Roussillon; Office national de la chasse. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éude d'écologie historique de la montagne d'Enveig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29352,65 +29427,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC - SRA Languedoc Roussillon. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId682"/>
+      <w:footerReference w:type="default" r:id="rId684"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29478,51 +29553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B17CFD95"/>
+    <w:nsid w:val="3D615285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29709,51 +29784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-galop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035586850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Nooren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Z Hoek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Dermody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Metcalfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2018-15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pontevedra-Pombal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souto-Souto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Plicht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J van Bergen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38739.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01874478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Thiam Ndong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v9i6.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiara Ngom Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7557" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Catto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Hillbrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hadorn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hasenfratz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellintani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. J. Iriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Merino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.439" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Lopez Merino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995672v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tual" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mougin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2003.1350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967433v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteban Amat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814174v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birgel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468046v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072991v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203092v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621499v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollivier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619944v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977938v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977908v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977958v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621679v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621616v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419951v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275908v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Effantin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Morales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760198v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795688v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174808v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296210v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510784v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olea-Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Q&#252;ense" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22680-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185806v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01869981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alba-Sanchez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392083_007" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511502v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174458v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969221v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemonnier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968191v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890551v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965363v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonh&#244;te" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965374v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894178v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515767v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070139v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090443v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Andre" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baty" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965658v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978341v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308855v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808771v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Isard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rendu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967261v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296207v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824708v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273160v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273153v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273139v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-galop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035586850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Nooren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Z Hoek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Dermody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Metcalfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2018-15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pontevedra-Pombal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souto-Souto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Plicht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J van Bergen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38739.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01874478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Thiam Ndong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v9i6.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiara Ngom Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7557" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Catto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Hillbrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hadorn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hasenfratz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellintani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. J. Iriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Merino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.439" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Lopez Merino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995672v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tual" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mougin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2003.1350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteban Amat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814174v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birgel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468046v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072991v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203092v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621499v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollivier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619944v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977958v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977938v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419951v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275908v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Effantin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Morales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760198v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795688v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174808v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296210v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510784v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olea-Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Q&#252;ense" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22680-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185806v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01869981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alba-Sanchez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392083_007" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511502v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174458v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969221v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemonnier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968191v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890551v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965363v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonh&#244;te" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965374v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515767v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894178v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070139v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965658v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978341v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308855v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090443v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Andre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baty" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808771v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Isard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rendu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967261v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296207v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586924v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824708v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273160v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273153v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273139v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>