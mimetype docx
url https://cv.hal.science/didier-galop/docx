--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1280,319 +1280,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Archive of Atmospheric Microplastic Deposition Presented in Ombrotrophic Peat</w:t>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deonie Allen</w:t>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allen</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.1c00697⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402990v1</w:t>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Archive of Atmospheric Microplastic Deposition Presented in Ombrotrophic Peat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">S. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.1c00697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
@@ -1631,281 +1631,281 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 228, </w:t>
+              <w:t xml:space="preserve">, 2020, 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02418207v1</w:t>
+                <w:t xml:space="preserve">hal-02991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux origines du peuplement piscicole des lacs d'altitude des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magazine truite &amp; Cie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991318v1</w:t>
+                <w:t xml:space="preserve">hal-03052462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du peuplement piscicole des lacs d'altitude des Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine truite &amp; Cie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052462v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t>
               </w:r>
@@ -2025,77 +2025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,77 +2440,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deonie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernon Phoenix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Durántez Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,352 +3355,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas of the Swiss National Park : the first 100 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Vegetation dynamics and human activity in the Western Pyrenean Region during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Pérez Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.98. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 364, pp.65 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1659/mrd.mm152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195579v1</w:t>
+                <w:t xml:space="preserve">hal-01874478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics and human activity in the Western Pyrenean Region during the Holocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A. Lopez Saez</w:t>
+                <w:t xml:space="preserve">Palaeoecological study of Pyrenean lowland fir forests: Exploring midelate Holocene history of Abies alba in Montbrun (Ariiège, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 364, pp.65 - 77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 366, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874478v1</w:t>
+                <w:t xml:space="preserve">hal-01174876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecological study of Pyrenean lowland fir forests: Exploring midelate Holocene history of Abies alba in Montbrun (Ariiège, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+                <w:t xml:space="preserve">Atlas of the Swiss National Park : the first 100 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 366, pp.37-50. </w:t>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.12.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1659/mrd.mm152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174876v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la végétation ligneuse sahélienne du Sénéga l: cas du Ferlo</w:t>
               </w:r>
@@ -4208,291 +4208,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
+                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Sophie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059827v1</w:t>
+                <w:t xml:space="preserve">hal-01174868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass burning response to high-amplitude climate and vegetation changes in Southwestern France from the Last Glacial to the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.729-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-013-0422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174868v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t>
               </w:r>
@@ -4958,51 +4958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs : archives naturelles des interactions passées entre hommes, environnement et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,51 +5308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and vegetation changes during the Lateglacial and early-middle Holocene at Lake Ledro (southern Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t>
@@ -5878,51 +5878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,51 +5930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives lacustres de l'évolution du climat et des activités humaines récentes dans les Pyrénées ariégeoises au cours de l'Holocène (étang majeur, vallée du Haut-Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, pp.101-116</w:t>
@@ -6452,64 +6452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene history of fire, vegetation and land use from the central Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6684,273 +6684,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du paradigme du désert landais : histoire de la végétation et de l’anthropisation à partir de l’étude palynologique de quelques lagunes de la Grande-Lande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24, pp.43-59</w:t>
+              <w:t xml:space="preserve">PAGES News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207927v1</w:t>
+                <w:t xml:space="preserve">halshs-00750965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fin du paradigme du désert landais : histoire de la végétation et de l’anthropisation à partir de l’étude palynologique de quelques lagunes de la Grande-Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00750965v1</w:t>
+                <w:t xml:space="preserve">hal-01207927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene fire regime changes from multiple-site sedimentary charcoal analyses in the Lourdes basin (Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid-based reconstruction of Lateglacial summer temperatures from the Ech palaeolake record (French western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire frequency and landscape management in the northwestern Pyrenean piedmont, France, since the early Neolithic (8000 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9576,51 +9576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu et pratiques agro-pastorales dans les Pyrénées-Orientales, : le cas de la montagne d'Enveitg (Cerdagne, Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilen Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,696 +12989,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sugita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024640v1</w:t>
+                <w:t xml:space="preserve">hal-02442603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Unprecedented changes in lake functioning in the Anthropocene : assessment of lake ecological trajectories over the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442603v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary case-study from the northern Pyrénées (Vicdessos valley, Ariège)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approches multi-proxy (archéologie, paléoenvironnement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621499v1</w:t>
+                <w:t xml:space="preserve">hal-02102729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers impacts anthropiques dans les Pyrénées centrales : approches multi-proxy (archéologie, paléoenvironnement)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultiver les lacs : histoire et impacts de l’introduction des poissons dans les lacs d’altitude dans le Vicdessos et les hautes Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102729v1</w:t>
+                <w:t xml:space="preserve">hal-04619804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver les lacs : histoire et impacts de l’introduction des poissons dans les lacs d’altitude dans le Vicdessos et les hautes Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619804v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interdisciplinary case-study from the northern Pyrénées (Vicdessos valley, Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultiver » les lacs : histoire et conséquences des introductions piscicoles</w:t>
               </w:r>
@@ -13690,64 +13690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13779,592 +13779,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deonie Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660942v1</w:t>
+                <w:t xml:space="preserve">hal-01687379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoi de neuf dans l’OHM ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660922v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf dans l’OHM ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619944v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Combining subfossil Chironomidae and Cladocera remains to evaluate the effect of fish introductions on palaeolimnological records in moutain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jacob</w:t>
+                <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619844v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">On the use of subfossil remains in mountain lake sediments to trace the effects of fish introductions on invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Meeting on the conservation of high mountain lakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Ceresole, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687379v1</w:t>
+                <w:t xml:space="preserve">hal-01660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish introductions on the invertebrate communities of mountain lakes : a palaeolimnological approach</w:t>
               </w:r>
@@ -14376,77 +14376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in quaternary entomology and environmental reconstruction with special recognition of the academic contributions of Steve Brooks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
@@ -14600,51 +14600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrenean Erosion fluxes over the Neoglacial period: From local meteorological climate dynamics to global ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14932,51 +14932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUltiproxy investigation of human-climate Disturbance interaction in a high altitude catchment using CoUPled bio-geological archives : Results and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15066,51 +15066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
@@ -15139,51 +15139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15402,64 +15402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15590,307 +15590,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet DYVAH : Dynamique de la végétation et de l'anthropisation dans le haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+                <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
+                <w:t xml:space="preserve">D. Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claustres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. van Beek</w:t>
+                <w:t xml:space="preserve">E. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977959v1</w:t>
+                <w:t xml:space="preserve">hal-02977984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DYVAH : Dynamique de la végétation et de l'anthropisation dans le haut Vicdessos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Spatial repartition and disequilibrium of natural radionuclides from the U-Th decay chains in a small catchment in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simonneau</w:t>
+                <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rius</w:t>
+                <w:t xml:space="preserve">F. Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faure</w:t>
+                <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977984v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution du détritisme au cours de l'Holocène : vers l'identification d'un signal météorologique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16131,51 +16131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétro-observation des dynamiques socio écologiques via l'analyse d'archives lacustres du Haut Vicdessos (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16226,51 +16226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16278,51 +16278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th RST Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -16351,51 +16351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Southern Alps and Northern Pyrenees Holocene record of snowmelt-induced flood events and clastic layers associated with negative NAO phases inWestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16446,90 +16446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of artificial radionuclides in a small catchment in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Enrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16571,77 +16571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16765,51 +16765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16817,51 +16817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
@@ -16890,77 +16890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17015,51 +17015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17285,415 +17285,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la végétation et de l’anthropisation dans le haut Vicdessos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les faits marquants de l’année 2011 dans les OHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977962v1</w:t>
+                <w:t xml:space="preserve">hal-04621616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faits marquants de l’année 2011 dans les OHM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+                <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621616v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de la végétation et de l’anthropisation dans le haut Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977933v1</w:t>
+                <w:t xml:space="preserve">hal-02977962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17761,51 +17761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient pollutions in Haut-Vicdessos – (and Pyrenees...) insights from the peat records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18128,51 +18128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dijon, Unknown Region</w:t>
@@ -18195,316 +18195,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Rius</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Munnick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Q7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977917v1</w:t>
+                <w:t xml:space="preserve">hal-00481845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DYVAH : Dynamiques de la Végétation et de l'Anthropisation durant l'Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gilli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. de Munnick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, besancon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481845v1</w:t>
+                <w:t xml:space="preserve">hal-02977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYVAH-EMPAL : La longue durée de l'histoire de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18585,90 +18585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene vegetation changes through Lac Ledro sediments (Trentino, Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Natural and anthropogenic environmental change as evidenced in high-resolution continental archives (co-listed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -18835,90 +18835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
@@ -18947,64 +18947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The late-Holocene anthropogenic shift in fire regime in the french Pyrenees »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19824,51 +19824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20527,51 +20527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des abattis-brûlis néolithiques au système agro-pastoral pyrénéen actuel. Mise en évidence pluridisciplinaire de l'évolution du système agraire dans une vallée du piémont nord-pyrénéen entre le Néolithique ancien et l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21034,51 +21034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21807,77 +21807,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Auzeville-Tolosane, France. 2017</w:t>
@@ -21945,51 +21945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22165,51 +22165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22217,51 +22217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
@@ -22342,51 +22342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
@@ -22534,489 +22534,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Metal contamination on subterranean Coleoptera in two Pyrenean Caves (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t>
+              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936176v1</w:t>
+                <w:t xml:space="preserve">hal-02936171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past Holocene detritism quantification and modeling from lacustrine archives in order to deconvoluate human-climate interactions on natural ecosystem over long time-scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Pages Focus 4, Workshop Human Climate Ecosystem Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Louvain, Belgium. , 2014</w:t>
+              <w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207939v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Claustres</w:t>
+                <w:t xml:space="preserve">Past Holocene detritism quantification and modeling from lacustrine archives in order to deconvoluate human-climate interactions on natural ecosystem over long time-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
+              <w:t xml:space="preserve">Open Pages Focus 4, Workshop Human Climate Ecosystem Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Louvain, Belgium. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012526v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal contamination on subterranean Coleoptera in two Pyrenean Caves (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bence</w:t>
+                <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reno, United States. 2014</w:t>
+              <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936171v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling past and future land cover changes. A multi-scale approach applied in the Pyrénées</w:t>
               </w:r>
@@ -23244,51 +23244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23296,51 +23296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sédimentologie (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dijon, France. 2011</w:t>
@@ -23408,64 +23408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t>
@@ -23813,51 +23813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la naturalité des zones humides. Origine, artificialisation, restauration des zones humides du Sud-Ouest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24162,51 +24162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24744,51 +24744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique dans les Pyrénées:impacts, vulnérabilités et adaptation Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-84-09-06268-3</w:t>
@@ -24856,51 +24856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25274,103 +25274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geohistoria ambiental de los abetales (Abies alba Mill.) del piedemonte pirenaico de la región de Volvestre (Ariège, Midi Pyrenées, Francia). Un estudio interdisciplinar: fuentes documentales, pedoantracología, palinología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeografía de Sistemas Litorales. Dinámica y Conservación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-373, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25762,51 +25762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of long-term human-environment interactions in the French Pyrenees inferred from the pollen data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26631,208 +26631,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breton; Alain and Monod-Becquelin; Aurore and Ruz; Mario Humberto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.9-11, 2003, 978-2842994532</w:t>
+              <w:t xml:space="preserve">Espacios Mayas : representaciones, usos, creencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM-CEMCA, pp.23-48, 2003, Estudios de Cultura Maya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515767v1</w:t>
+                <w:t xml:space="preserve">hal-01894178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagos, bajos y paleo-paisajes en El Petén noroccidental : el inicio de una investigación geográfica y arqueológica (La Joyanca)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios Mayas : representaciones, usos, creencias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM-CEMCA, pp.23-48, 2003, Estudios de Cultura Maya</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.9-11, 2003, 978-2842994532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894178v1</w:t>
+                <w:t xml:space="preserve">hal-01515767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et ruptures dans l'histoire des basses terres mayas. Questions et méthodes à partir du programme &amp;quot; La Joyanca &amp;quot; (Nord-ouest du Petén, Guatemala).</w:t>
               </w:r>
@@ -26937,290 +26937,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions climatiques et l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human activities and fires history since 4500 BC on the northern slope of the Pyrenees: a record from Cuguron (central Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foucault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">M. Fontugne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie clarté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions techniques, pp.1-16, 2002</w:t>
+              <w:t xml:space="preserve">British Archaeological Reports International Series 1063 : 43-51</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00965658v1</w:t>
+                <w:t xml:space="preserve">hal-02978341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activities and fires history since 4500 BC on the northern slope of the Pyrenees: a record from Cuguron (central Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les temps de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lafaurie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Archaeological Reports International Series 1063 : 43-51</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Le temps du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.274-276, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978341v1</w:t>
+                <w:t xml:space="preserve">hal-01308855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Richard</w:t>
+                <w:t xml:space="preserve">Les évolutions climatiques et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.274-276, 2002</w:t>
+              <w:t xml:space="preserve">Encyclopédie clarté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions techniques, pp.1-16, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308855v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin versant du Boulou (Lot, France) au cours de la seconde moitié de l'Holocène : stabilité, rupture et rythme d'évolution d'un petit hydrosystème</w:t>
               </w:r>
@@ -28894,90 +28894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et paléo-écologie des sapinières du Volvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29553,51 +29553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D615285"/>
+    <w:nsid w:val="3FA20AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29784,51 +29784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-galop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035586850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Nooren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Z Hoek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Dermody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Metcalfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2018-15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pontevedra-Pombal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souto-Souto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Plicht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J van Bergen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38739.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01874478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Thiam Ndong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v9i6.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiara Ngom Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7557" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Catto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Hillbrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hadorn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hasenfratz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellintani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. J. Iriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Merino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.439" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Lopez Merino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995672v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tual" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mougin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2003.1350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteban Amat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814174v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birgel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468046v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072991v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203092v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621499v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollivier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619944v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977958v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977938v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419951v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275908v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Effantin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Morales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760198v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795688v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174808v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296210v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510784v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olea-Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Q&#252;ense" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22680-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185806v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01869981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alba-Sanchez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392083_007" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511502v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174458v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969221v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemonnier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968191v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890551v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965363v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonh&#244;te" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965374v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515767v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894178v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070139v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965658v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978341v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308855v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090443v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Andre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baty" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808771v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Isard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rendu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967261v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296207v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586924v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824708v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273160v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273153v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273139v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-galop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035586850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04108865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonia Serge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baksay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.735588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00697" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Nooren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Z Hoek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Dermody" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Metcalfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2018-15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13001-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez Saez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pontevedra-Pombal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souto-Souto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12182" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Plicht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J van Bergen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38739.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01874478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Thiam Ndong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v9i6.6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Dearing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Acma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Chambers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019615579128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.3.63-87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiara Ngom Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7557" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-013-0422-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Catto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.10.040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamella Collins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bakker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0388-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792404v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Hillbrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hadorn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cugny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hasenfratz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207927v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heiri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Brooks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.11.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-010-0242-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellintani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609104032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.01.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gaillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608098956" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. J. Iriarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Merino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.195-207" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.439" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lopez-Saez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Lopez Merino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995672v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tual" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mougin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2003.1350" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958866v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dominik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Arredondo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131083v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968217v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteban Amat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978595v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rohm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228157v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Fyfe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228128v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814174v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birgel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo de Mendoza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468046v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072991v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203092v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02024640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Simon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102729v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ollivier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621499v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619951v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619944v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660942v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Ollivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01660680v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zouzou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977984v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977959v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977958v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977908v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977938v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977904v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977986v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621616v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977962v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lemonnier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Barrios" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775880v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Carr&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Munnick" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419951v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995384v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001146v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008880v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965779v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566523v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275908v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Effantin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Morales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760159v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808597v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760198v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795688v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01664886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936171v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bence" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207939v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174808v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296210v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510784v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055788v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olea-Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Q&#252;ense" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22680-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404338v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/nouveautes/1742-pyrenees-etat-des-lieux-9782350688596.html" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462803v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185743v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Valero Garc&#233;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461479v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185782v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Camarero" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185806v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01869981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alba-Sanchez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abel-Schaad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392083_007" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01511502v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006349v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186210v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236311v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174458v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900672v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patrois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969221v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemonnier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968191v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890551v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965363v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonh&#244;te" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965374v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894178v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515767v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070139v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978341v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308855v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965658v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090443v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Andre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baty" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808771v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Isard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965694v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900445v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rendu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campmaj&#243;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967261v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296207v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421034v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586924v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824708v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037039v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778302v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guttinger" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273160v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273153v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273169v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273139v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>