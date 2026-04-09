--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -196,1157 +196,1157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Over Four Decades the Status of White Grouper Epinephelus aeneus (Geoffroy Saint-Hilaire, 1817) Population in the Eastern Central Atlantic</w:t>
+                <w:t xml:space="preserve">Complementing single-species assessment models with age- and time-varying natural mortality: Insights from holistic ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyah Meissa</w:t>
+                <w:t xml:space="preserve">Mikaela Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Quemper</w:t>
+                <w:t xml:space="preserve">M Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Thiaw</w:t>
+                <w:t xml:space="preserve">L Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamarel Ba</w:t>
+                <w:t xml:space="preserve">D Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Mohamed Tfeil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Savina-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.98. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508 (111200), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fishes10030098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967587v1</w:t>
+                <w:t xml:space="preserve">hal-05099736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwaves deeply alter marine food web structure and function</w:t>
+                <w:t xml:space="preserve">Fisheries performance indicators for assessing the ecological sustainability of wild-caught seafood products in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
+                <w:t xml:space="preserve">Fabio Grati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William W L Cheung</w:t>
+                <w:t xml:space="preserve">Jean-Noël Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gascuel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-3696⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.100632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876212v2</w:t>
+                <w:t xml:space="preserve">hal-04948452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will the cumulative effects of fishing and climate change affect the health and resilience of the Celtic Sea ecosystem?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global and Regional Marine Ecosystem Models Reveal Key Uncertainties in Climate Change Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Tyler Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Belloeil</w:t>
+                <w:t xml:space="preserve">Ryan Heneghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Bryndum-Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Fulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Shannon Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178942⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), e2024EF005537 (23p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF005537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973783v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementing single-species assessment models with age- and time-varying natural mortality: Insights from holistic ecosystem models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body condition decline in Western european fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Savina-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Savina-Rolland</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111200⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099736v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries performance indicators for assessing the ecological sustainability of wild-caught seafood products in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Over Four Decades the Status of White Grouper Epinephelus aeneus (Geoffroy Saint-Hilaire, 1817) Population in the Eastern Central Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Druon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Beyah Meissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Absil</w:t>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bastardie</w:t>
+                <w:t xml:space="preserve">Modou Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamarel Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mohamed Tfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100632⟩</w:t>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes10030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948452v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Regional Marine Ecosystem Models Reveal Key Uncertainties in Climate Change Projections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Heneghan</w:t>
+                <w:t xml:space="preserve">How will the cumulative effects of fishing and climate change affect the health and resilience of the Celtic Sea ecosystem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaela Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Savina-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bryndum-Buchholz</w:t>
+                <w:t xml:space="preserve">Patricia Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Fulton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF005537⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 969 (178942), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063296v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body condition decline in Western european fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine heatwaves deeply alter marine food web structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gernez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Gascuel</w:t>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.107428. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (21), pp.6583-6606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-3696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219033v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large potential impacts of marine heatwaves on ecosystem functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17437⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693455v1</w:t>
+                <w:t xml:space="preserve">hal-04636029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Large potential impacts of marine heatwaves on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.e17437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636029v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking sustainability of marine fisheries for a fast-changing planet</w:t>
               </w:r>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
@@ -1479,64 +1479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition and adaptation: An analysis of how professional fishermen change their practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Quemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1583,77 +1583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic amplification: A model intercomparison of climate driven changes in marine food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-induced changes in ocean productivity and food-web functioning are projected to markedly affect European fisheries catch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,1554 +1962,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functioning of the Bay of Biscay ecosystem: A trophic modelling approach</w:t>
+                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Corrales</w:t>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Preciado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Tanya Brodie Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopez de Gamiz-Zearra</w:t>
+                <w:t xml:space="preserve">Lara Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107658⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760426v1</w:t>
+                <w:t xml:space="preserve">hal-03910001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pêche et les écosystèmes marins : deux scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 447 (2), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.447.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910001v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche et les écosystèmes marins : deux scénarios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential impacts of climate change on agriculture and fisheries production in 72 tropical coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/futur.447.0051⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30991-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601391v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of climate change on agriculture and fisheries production in 72 tropical coastal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Caldwell</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Thiault</w:t>
+                <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ben</w:t>
+                <w:t xml:space="preserve">Marine Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Blanchard</w:t>
+                <w:t xml:space="preserve">Xavier Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3530. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.894-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30991-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836952v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCROpath , a Bayesian mixing model to quantify diets and trophic flows in aquatic food webs</w:t>
+                <w:t xml:space="preserve">EcoDiet: A hierarchical Bayesian model to combine stomach, biotracer, and literature data into diet matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mounier</w:t>
+                <w:t xml:space="preserve">Dorothée Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ballutaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13808⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738729v1</w:t>
+                <w:t xml:space="preserve">hal-03760050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoDiet: A hierarchical Bayesian model to combine stomach, biotracer, and literature data into diet matrix estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Structure and functioning of the Bay of Biscay ecosystem: A trophic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez de Gamiz-Zearra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264, pp.107658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760050v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐induced decrease in biomass flow in marine food webs may severely affect predators and ecosystem production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+                <w:t xml:space="preserve">Efficiency of two contrasted marine protected areas (MPA) in West Africa over a decade of fishing closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Stock</w:t>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Cheung</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismaïla Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15576⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.105655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279642v1</w:t>
+                <w:t xml:space="preserve">hal-03789369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready to track climate-driven shifts in marine species across international boundaries? - A global survey of scientific bottom trawl data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Maureaud</w:t>
+                <w:t xml:space="preserve">The environmental impact of the consumption of fishery and aquaculture products in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Frelat</w:t>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Pecuchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mérigot</w:t>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415602v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of two contrasted marine protected areas (MPA) in West Africa over a decade of fishing closure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modou Thiaw</w:t>
+                <w:t xml:space="preserve">Progress towards ending overfishing in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Tsikliras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Scarcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gascuel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105655⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.104282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789369v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact of the consumption of fishery and aquaculture products in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">Mesoscale productivity fronts and local fishing opportunities in the European Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gibin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+                <w:t xml:space="preserve">Antonella Zanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Irz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 299, </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1227-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192691v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards ending overfishing in the Northeast Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate‐induced decrease in biomass flow in marine food webs may severely affect predators and ecosystem production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Froese</w:t>
+                <w:t xml:space="preserve">Charles Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassios Tsikliras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">William Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104282⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2608-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036616v1</w:t>
+                <w:t xml:space="preserve">hal-03279642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale productivity fronts and local fishing opportunities in the European Seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are we ready to track climate-driven shifts in marine species across international boundaries? - A global survey of scientific bottom trawl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Maureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Druon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Gascuel</w:t>
+                <w:t xml:space="preserve">Romain Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Gibin</w:t>
+                <w:t xml:space="preserve">Laurene Pecuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Zanzi</w:t>
+                <w:t xml:space="preserve">Nancy Shackell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.1227-1247. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.220--236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413512v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation ensemble projections reveal higher climate risks for marine ecosystems</w:t>
               </w:r>
@@ -3629,77 +3629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling diverse responses to climate change among global marine ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Heneghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galbraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,1099 +3761,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Flow Through Marine Ecosystems: Confronting Transfer Efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the impacts of fishing and environment on the Celtic Sea ecosystem since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.09.006⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.105472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2019.105472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980988v1</w:t>
+                <w:t xml:space="preserve">hal-02612661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness in North Atlantic fish: Process concealed by pattern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria de Fatima Borges</w:t>
+                <w:t xml:space="preserve">An iron cycle cascade governs the response of equatorial Pacific ecosystems to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lester Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13068⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.6168-6179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612928v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impacts of fishing and environment on the Celtic Sea ecosystem since 1950</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The role of marine protected areas in sustaining fisheries: The case of the National Park of Banc d’Arguin, Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeslem El Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2019.105472⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aaf.2020.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612661v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iron cycle cascade governs the response of equatorial Pacific ecosystems to climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15316⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.105-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999064v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fishing Without a Trace? Assessing the Balanced Harvest Approach Using EcoTroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272209v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of marine protected areas in sustaining fisheries: The case of the National Park of Banc d’Arguin, Mauritania</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Celtic Sea Through Time and Space: Ecosystem Modeling to Unravel Fishing and Climate Change Impacts on Food-Web Structure and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yeslem El Valy</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grüss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aaf.2020.08.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135973v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Sea Through Time and Space: Ecosystem Modeling to Unravel Fishing and Climate Change Impacts on Food-Web Structure and Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Flow Through Marine Ecosystems: Confronting Transfer Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Kopp</w:t>
+                <w:t xml:space="preserve">Tyler Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W.L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578717⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03136139v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing Without a Trace? Assessing the Balanced Harvest Approach Using EcoTroph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species richness in North Atlantic fish: Process concealed by pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gislason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Collie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Henry Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rehren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria de Fatima Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.842-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137664v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change undermines the global functioning of marine food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Maureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W.L. Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4900,51 +4900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery Debts Can Be Revealed by Ecosystem Network-Based Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,103 +5004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fishing impact on the Senegalese coastal demersal resources: diagnosing from stock assessment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamarel Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massal Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiaga Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyah Meissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, art. 8 [13 p.]. </w:t>
@@ -5138,90 +5138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental life cycle assessment of seafood production: A case study of trawler catches in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5412,779 +5412,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change in the trophic functioning of marine food webs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using trophic models to assess the impact of fishing in the Bay of Biscay and the Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bentorcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guénette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182826⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2017006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821558v1</w:t>
+                <w:t xml:space="preserve">hal-01561012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trophic models to assess the impact of fishing in the Bay of Biscay and the Celtic Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guénette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Subaqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561012v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Travers Trolet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Bentorcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guénette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606150v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Global change in the trophic functioning of marine food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Maureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bentorcha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 172, pp.104-117. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561006v1</w:t>
+                <w:t xml:space="preserve">hal-01821558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trophic indicators and target values for an ecosystem-based management of fisheries</w:t>
+                <w:t xml:space="preserve">Minimizing the impact of fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">R. Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Winker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annik Brind'Amour</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. R. Sumaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.785-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558433v1</w:t>
+                <w:t xml:space="preserve">hal-01558434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the impact of fishing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New trophic indicators and target values for an ecosystem-based management of fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pauly</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bentorcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12146⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (Part 2), pp.588-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01558434v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing interacting impacts of artisanal and recreational fisheries in a small Marine Protected Area (Portofino, NW Mediterranean Sea)</w:t>
               </w:r>
@@ -6304,90 +6304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing impact and environmental status in European seas: a diagnosis from stock assessments and ecosystem indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,4383 +6432,4383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological indicators to capture the effects of fishing on biodiversity and conservation status of marine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coll</w:t>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. J. Shannon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Bundy</w:t>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.048⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443629v1</w:t>
+                <w:t xml:space="preserve">hal-01394122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Ecological indicators to capture the effects of fishing on biodiversity and conservation status of marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Kleisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+                <w:t xml:space="preserve">M. J. Juan-Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vermard</w:t>
+                <w:t xml:space="preserve">A. Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.947-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394122v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global overview of the applications of the Ecopath with Ecosim modeling approach using the EcoBase models repository</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size still matters. A response to Svedang (2013): Size matters: Ne quid nimis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Colleter</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Henning Winker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.025⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.329-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453883v1</w:t>
+                <w:t xml:space="preserve">hal-01453885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dynamic ecosystems: venturing beyond boundaries with the Ecopath approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Overfishing of marine resources: some lessons from the assessment of demersal stocks off Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-015-9386-x⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.414--427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453884v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating changes in marine communities that provide ecosystem services through comparative assessments of community indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristin M. Kleisner</w:t>
+                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynne Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453877v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overfishing of marine resources: some lessons from the assessment of demersal stocks off Mauritania</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating changes in marine communities that provide ecosystem services through comparative assessments of community indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin M. Kleisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Lynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu144⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823083v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size still matters. A response to Svedang (2013): Size matters: Ne quid nimis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Including foraging arena and top-down controls improves the modeling of trophic flows and fishing impacts in aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 534, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453885v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global overview of the applications of the Ecopath with Ecosim modeling approach using the EcoBase models repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Halouani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Coll</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453878v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including foraging arena and top-down controls improves the modeling of trophic flows and fishing impacts in aquatic food webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+                <w:t xml:space="preserve">Modelling dynamic ecosystems: venturing beyond boundaries with the Ecopath approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Walters</w:t>
+                <w:t xml:space="preserve">F. Arreguin-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gatti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">E. A. Fulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 534, pp.17-37. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-015-9386-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453880v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing inside or outside? A case studies analysis of potential spillover effect from marine protected areas, using food web models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing the contribution of marine protected areas to the trophic functioning of ecosystems: a model for the Banc d'Arguin and the Mauritanian shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guénette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.07.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104226v1</w:t>
+                <w:t xml:space="preserve">hal-01210225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of marine protected areas to the trophic functioning of ecosystems: a model for the Banc d'Arguin and the Mauritanian shelf</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Trophic level-based indicators to track fishing impacts across marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna J. Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094742⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.115--140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210225v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic level-based indicators to track fishing impacts across marine ecosystems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Balancing complexity and feasibility in Mediterranean coastal food-web models: uncertainty and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 512, pp.115--140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10821⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 512, pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823084v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing complexity and feasibility in Mediterranean coastal food-web models: uncertainty and constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fishing inside or outside? A case studies analysis of potential spillover effect from marine protected areas, using food web models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Valls</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTroph: a simple model to assess fishery interactions and their impacts on ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An introduction to the EcoTroph R Package: analyzing aquatic ecosystem trophic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.98-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210158v1</w:t>
+                <w:t xml:space="preserve">hal-01210175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing stocks in data-poor African fisheries: a case study on the white grouper [i]Epinephelus aeneus[/i] of Mauritania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">European Union's Public Fishing Access Agreements in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2013.798244⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210193v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Marine Protected Areas in fisheries management systems: some criteria for ecological efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2013056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Union's Public Fishing Access Agreements in Developing Countries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing stocks in data-poor African fisheries: a case study on the white grouper [i]Epinephelus aeneus[/i] of Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079899⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2013.798244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823085v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the EcoTroph R Package: analyzing aquatic ecosystem trophic networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">EcoTroph: a simple model to assess fishery interactions and their impacts on ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gasche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (3), pp.498-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210175v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling trophic interactions to assess the effects of a marine protected area: case study in the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Global assessment of the fishing impacts on the Southern Benguela ecosystem using an EcoTroph modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valls</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L. Gasche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guenette</w:t>
+                <w:t xml:space="preserve">L. Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Francour</w:t>
+                <w:t xml:space="preserve">Y.J. Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 456, pp.201-214. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840404v1</w:t>
+                <w:t xml:space="preserve">hal-00840403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding fish stocks and changing fisheries management, a major challenge for the common fisheries policy reform in Europe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906449v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of marine protected area (MPA), a case study on the coast of Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rebuilding fish stocks and changing fisheries management, a major challenge for the common fisheries policy reform in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villasante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.019⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.01-mars. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700972v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of marine protected area (MPA), a case study on the coast of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 232, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of the fishing impacts on the Southern Benguela ecosystem using an EcoTroph modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Shifting baselines in European fisheries: The case of the Celtic Sea and Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.J. Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (70), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.07.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840403v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting baselines in European fisheries: The case of the Celtic Sea and Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Special issue on the Fisheries Policy reform in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villasante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 70 (70), pp.10-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 70, 67 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840405v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on the Fisheries Policy reform in the EU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modeling trophic interactions to assess the effects of a marine protected area: case study in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Froese</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 456, pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906627v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the detection distances of reef fish: implications for visual counts</w:t>
+                <w:t xml:space="preserve">Modelling the effects of fishing on the biomass of the world's oceans from 1950 to 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marie Bozec</w:t>
+                <w:t xml:space="preserve">Laura Tremblay-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+                <w:t xml:space="preserve">Reg Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Laloe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Villy Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-011-1623-9⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 442, pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808027v1</w:t>
+                <w:t xml:space="preserve">hal-00808031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing environmental and fishing effects on a short-lived species stock: the dynamics of the octopus Octopus vulgaris population in Senegalese waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thiaw</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2011.600288⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730151v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trophic-level-based ecosystem modelling approach: theoretical overview and practical uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Factors affecting the detection distances of reef fish: implications for visual counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marie Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (5), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-011-1623-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysing environmental and fishing effects on a short-lived species stock: the dynamics of the octopus Octopus vulgaris population in Senegalese waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Thiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2011.600288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730149v1</w:t>
+                <w:t xml:space="preserve">hal-00730151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of fishing on the biomass of the world's oceans from 1950 to 2006</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The trophic-level-based ecosystem modelling approach: theoretical overview and practical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villy Christensen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Sylvie Guenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 442, pp.169-185. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808031v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global marine primary production constrains fisheries catches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying fishing trip behaviour and estimating fishing effort from VMS data using Bayesian Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+                <w:t xml:space="preserve">S. Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01443.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (15), pp.1757-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00470551v1</w:t>
+                <w:t xml:space="preserve">hal-00729534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying fishing trip behaviour and estimating fishing effort from VMS data using Bayesian Hidden Markov Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Global marine primary production constrains fisheries catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahevas</w:t>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas K. Dulvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reg Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01443.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729534v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00470551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTroph: Modelling marine ecosystem functioning and impact of fishing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimates of the mortality and the duration of the trans-Atlantic migration of European eel Anguilla anguilla leptocephali using a particle tracking model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.07.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (9), pp.1891-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02298.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453846v1</w:t>
+                <w:t xml:space="preserve">hal-00453530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the mortality and the duration of the trans-Atlantic migration of European eel Anguilla anguilla leptocephali using a particle tracking model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">EcoTroph: Modelling marine ecosystem functioning and impact of fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (21), pp.2885-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02298.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453530v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating trophic level variability in Celtic Sea fish predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena M. Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (4), pp.763-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10854,90 +10854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up control regulates fisheries production at the scale of eco-regions in European seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddric Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 343, pp.45--55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10971,77 +10971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trophic spectrum: theory and application as an ecosystem indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11101,64 +11101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité spécifique des ressources démersales du plateau continental guinéen : utilisation d'indices classiques pour un diagnostic sur l'évolution de l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11205,51 +11205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prises accessoires effectuées lors de la pêche de la civelle d'anguille (Anguilla anguilla L.), étude préliminaire en Loire et en Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,4141 +11271,4141 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Travaux de l'Institut des Pêches Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 46 (1), pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des performances environnementales, économiques et sociales des flottilles de pêche françaises opérant dans l’Atlantique Nord-Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Institut Agro Rennes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition et adaptation, analyse des modalités du changement de pratiques des acteurs de la pêche professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58, Institut Agro - Rennes Angers; AgroParisTech. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de cap : pour une transition sociale-écologique des pêches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut agro Rennes Angers; Agroparistech; Bloom Association; EHESS (École des Hautes Études en Sciences Sociales; Atelier des jours à venir; The Shift Project. 2024, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEAwise Report on consistency of existing targets and limits for indicators in an ecosystem context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Trijoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro - Rennes Angers; Technical University of Denmark. 2023, pp.245 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’abondance de Pseudotolithus elongatus en Guinée / Guinée-Bissau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Intchama Jeremias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Agro; CNSHB, Centre national des ressources halieutique de Boussoura; CIPA, Centro de Investigação Pesqueira Aplicada; IRD - Institut de recherche pour le developpement. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’abondance du thiof Epinephelus aeneus en Mauritanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mohamed Tfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Agro; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches. 2022, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’abondance du thiof Epinephelus aeneus au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamarel Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Quemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Agro; CRODT; IMROP. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’abondance de Pagrus caeruleostictus en Guinée / Guinée-Bissau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Intchama Jeremias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Agro; CNSHB, Centre national des ressources halieutique de Boussoura; CIPA, Centro de Investigação Pesqueira Aplicada. 2022, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries (STECF) -Criteria and indicators to incorporate sustainability aspects for seafood products in the marketing standards under the Common Market Organisation (STECF-20-05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Villasante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">STECF-20-05, Scientific, Technical and Economic Committee for Fisheries. 2021, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small scale fisheries in a warming ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Alava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Agrocampus ouest CFR Rennes, agronomie, spécialisation halieutique, gestion des pêches, des écosystèmes côtiers et continentaux; International WWF Centre for Marine Conservation, Hamburg. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The environmental impact of consumption of fisheries and aquaculture products in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Working Paper SMART-LERECO n°20-07, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches espèces à destination des consommateurs de produits de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launay Angélina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agrocampus Ouest; Pôle halieutique AGROCAMPUS OUEST. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific advice on the estimation of surplus for Sustainable Fisheries Partnership Agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. García-Isarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Union Européenne. 2016, 152 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EcoBase: a repository solution to gather and communicate information from EwE models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morissette Lyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Arreguín- Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fisheries Centre Research Report 21(1)., Fisheries Centre, University of British Columbia, Canada. 2013, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de travail régional &amp;quot;Rendement Maximal Durable&amp;quot; - Les enjeux de gestion au rendement maximal durable pour les pêcheries bretonnes. Rapport d'étude. Les publications du Pôle halieutique AGROCAMPUS OUEST n°6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 6, Agrocampus ouest. 2011, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries impact on marine fish populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Cabral, Henrique; Lepage, Mario; Lobry, Jérémy; Le Pape, Olivier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00007-6⟩</w:t>
+              <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.195-203, 2025, Colloque de Cerisy, 9791037038241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227800v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of fish in marine food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daniel van Denderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gascuel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Hermann. </w:t>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henrique Cabral; Mario LePage; Jeremy Lobry; Olivier Le Pape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0195⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, Chapter 13, 257-266, 2025, 9780323990363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249626v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fish in marine food webs</w:t>
+                <w:t xml:space="preserve">Fisheries impact on marine fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Henrique Cabral; Mario LePage; Jeremy Lobry; Olivier Le Pape. </w:t>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jaap Poos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabral, Henrique; Lepage, Mario; Lobry, Jérémy; Le Pape, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Press, Chapter 13, 257-266, 2025, 9780323990363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00013-1⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.343-354, 2025, 978-0-323-99036-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937497v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Fisheries Discards on Scavengers in the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Depestele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Feekings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Landing Obligation: Reducing Discards in Complex, Multi-Species and Multi-Jurisdictional Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.129-162, 2019, 978-3-030-03308-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03308-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodiversity and ecosystem services: the large gloomy shadow of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheung William W.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predicting Future Oceans: Sustainability of Ocean and Human Systems Amidst Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2019, 9780128179451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing and aquaculture : what are the challenges for food supply?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ocean revealed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-322, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche écosystémique : la silencieuse révolution des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'océan à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.268-269, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France (Atlantic coast).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Guidelines for monitoring High Trophic Level Predators and trophic interactions in Mediterranean MPAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Islandpress, Washington/Covel/London. </w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(FP7-PEOPLE-2011-ITN g.a. no.: 290056). Ancona, 116 pages, MMMPA Supervisory Board (Eds) Monitoring Mediterranean Marine Protected Areas: A set of guidelines to support the development of management plans. Deliverable of the MMMPA European project. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Atlas of marine fisheries, a critical appraisal of catches and ecosystem impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauly D. and Zeller D., (eds)., pp.252-252, 2016</w:t>
+              <w:t xml:space="preserve">Monitoring Mediterranean Marine Protected Areas: A set of guidelines to support the development of management plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-79, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903551v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for monitoring High Trophic Level Predators and trophic interactions in Mediterranean MPAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling the global oceans with the Ecopath software suite: a brief review and application example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audey Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">(FP7-PEOPLE-2011-ITN g.a. no.: 290056). Ancona, 116 pages, MMMPA Supervisory Board (Eds) Monitoring Mediterranean Marine Protected Areas: A set of guidelines to support the development of management plans. Deliverable of the MMMPA European project. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Islandpress, Washington/Covel/London. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Mediterranean Marine Protected Areas: A set of guidelines to support the development of management plans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.72-79, 2016</w:t>
+              <w:t xml:space="preserve">Global Atlas of marine fisheries, a critical appraisal of catches and ecosystem impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauly D. and Zeller D., (eds)., pp.98-109, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903554v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the global oceans with the Ecopath software suite: a brief review and application example.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">France (Atlantic coast).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zylich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Islandpress, Washington/Covel/London. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Atlas of marine fisheries, a critical appraisal of catches and ecosystem impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pauly D. and Zeller D., (eds)., pp.98-109, 2016</w:t>
+              <w:t xml:space="preserve">, Pauly D. and Zeller D., (eds)., pp.252-252, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903552v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Islandpress, Washington/Covel/London. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Atlas of marine fisheries, a critical appraisal of catches and ecosystem impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauly D. and Zeller D., (eds)., pp.329-329, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrosystèmes, la pêche et l'aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'adapter au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282 p., 2013, Syntheses, 978-2-7592-2016-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AMP, quels effets sur les ressources et les écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perpignan, Editions Presses Universitaire de. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aires marines protégées et la pêche : bioécologie, socioéconomie et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.M. Garcia, J. Boncoeur et D. Gascuel, editeurs,, pp.73-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrosystèmes continentaux, côtiers et océaniques, filière pêche et aquaculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation de l’agriculture et des écosystèmes anthropisés au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sousana et al., 30 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908195v1</w:t>
-              </w:r>
-[...2480 lines deleted...]
-                <w:t xml:space="preserve">hal-00841885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15449,77 +15449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler D Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan F Heneghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bryndum-Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Shannon Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15554,90 +15554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential impacts of climate change on agriculture and fisheries production in 72 tropical coastal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Eli Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15717,77 +15717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -15822,64 +15822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de la pêche et du changement climatique sur les ressources halieutiques : quels enjeux pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Hubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15942,51 +15942,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières d'halieutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16063,309 +16063,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine biodiversity and ecosystem services: the large gloomy shadow of climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries (STECF) – 62th Plenary Meeting Report (PLEN-19-03) (NB Report on Shark finning regulation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. W. L. Cheung</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Elsevier Science Bv, pp.79-85, 2019, Predicting Future Oceans: Sustainability of Ocean and Human Systems Amidst Global Environmental Change, 978-0-12-817946-8; 978-0-12-817945-1. </w:t>
+                <w:t xml:space="preserve">Thomas Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-817945-1.00008-3⟩</w:t>
+                <w:t xml:space="preserve">Hazel Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission. 2019, 978-92-76-02904-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/56785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501448v1</w:t>
+                <w:t xml:space="preserve">hal-02635465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une révolution dans la mer de la surpêche à la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544 p., 2019, 978-2-330-11943-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries (STECF) – 62th Plenary Meeting Report (PLEN-19-03) (NB Report on Shark finning regulation)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine biodiversity and ecosystem services: the large gloomy shadow of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Science Bv, pp.79-85, 2019, Predicting Future Oceans: Sustainability of Ocean and Human Systems Amidst Global Environmental Change, 978-0-12-817946-8; 978-0-12-817945-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-817945-1.00008-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Curtis</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02635465v1</w:t>
+                <w:t xml:space="preserve">hal-02501448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires marines protégées et la pêche Bioécologie, socioéconomie et gouvernance</w:t>
               </w:r>
@@ -16377,51 +16377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan. 2013, 9782354121884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16598,51 +16598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle définition de la pêche durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dewals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16686,64 +16686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires marines protégées dans la gestion des pêches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16804,64 +16804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protected areas in fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16903,487 +16903,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries. Development of the Ecosystem Approach to Fisheries Management (EAFM) in European seas (STECF-11-13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Combining fleet dynamics and population dynamics for a volatile fishery: the example of the anchovy fishery of the Bay of Biscay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Döring</w:t>
+                <w:t xml:space="preserve">S. Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kenny</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2012, 178 p</w:t>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908182v1</w:t>
+                <w:t xml:space="preserve">hal-00908172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of STECF EWG 12-04 on the International Dimension of the Common Fisheries Policy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cardinale</w:t>
+                <w:t xml:space="preserve">40th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 128 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908175v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining fleet dynamics and population dynamics for a volatile fishery: the example of the anchovy fishery of the Bay of Biscay.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2012, n.p</w:t>
+                <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries. Development of the Ecosystem Approach to Fisheries Management (EAFM) in European seas (STECF-11-13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Döring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908172v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-02)</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Report of STECF EWG 12-04 on the International Dimension of the Common Fisheries Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuikka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 56 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andersen</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.2788/38867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908167v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-12-01)</w:t>
               </w:r>
@@ -17395,51 +17395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17481,1365 +17481,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l'etat de l'art du rôle des AMP dans la gestion des pêches, Rapport technique &amp;quot;volet bio-ecologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rendement maximal durable, concept et enjeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011, 121 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841884v1</w:t>
+                <w:t xml:space="preserve">hal-00841887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendement maximal durable, concept et enjeux.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, 2 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841887v1</w:t>
+                <w:t xml:space="preserve">hal-00841899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude sur l'etat de l'art du rôle des AMP dans la gestion des pêches, Rapport technique &amp;quot;volet bio-ecologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laloe</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00841899v1</w:t>
+                <w:t xml:space="preserve">hal-00841884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du 1er atelier du groupe de travail régional &amp;quot;Rendement Maximal Durable et ses enjeux en Bretagne&amp;quot; du 23 novembre 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation des ressources et aménagement des pêcheries de la ZEE Mauritanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ould Taleb Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729598v1</w:t>
+                <w:t xml:space="preserve">hal-00729503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Ecosystem Approach to Fisheries Management (EAFM) in European seas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse des effets des réserves de pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 109 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729477v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de 50 ans de pêche : Quel impact sur les ressources demersales de Mauritanie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyah Meissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Baye Isselmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Request on in-year management advice for sandeel in the North Sea. OPINION BY WRITTEN PROCEDURE - Scientific, Technical and Economic Committee for Fisheries (STECF)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment against the principles and criteria of the MSC for sustainable fishing, Southern Brittany's purse seine Sardine fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Des Clers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Balguerias</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729608v1</w:t>
+                <w:t xml:space="preserve">hal-00729446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment against the principles and criteria of the MSC for sustainable fishing, Southern Brittany's purse seine Sardine fishery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Request on in-year management advice for sandeel in the North Sea. OPINION BY WRITTEN PROCEDURE - Scientific, Technical and Economic Committee for Fisheries (STECF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balguerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Lagadec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00729446v1</w:t>
+                <w:t xml:space="preserve">hal-00729608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des ressources et aménagement des pêcheries de la ZEE Mauritanienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">34th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Alvaro Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00729503v1</w:t>
+                <w:t xml:space="preserve">hal-00729423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des réserves de pêche</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">35rh Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-03)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 226 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/52748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729440v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">34th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-02)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">33th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-01)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Alvaro Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Levring Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Alvaro Abella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Daures</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729423v1</w:t>
+                <w:t xml:space="preserve">hal-00729422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35rh Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-03)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of the Ecosystem Approach to Fisheries Management (EAFM) in European seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2788/57999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2788/52748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729424v1</w:t>
+                <w:t xml:space="preserve">hal-00729477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">33th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-01)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du 1er atelier du groupe de travail régional &amp;quot;Rendement Maximal Durable et ses enjeux en Bretagne&amp;quot; du 23 novembre 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Levring Andersen</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00729422v1</w:t>
+                <w:t xml:space="preserve">hal-00729598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18857,90 +18857,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTroph, a son of Ecopath to project global impact of climate change and fishing strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Ecosystem-based management operational Conférence Ecopath 35 year</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, St Petersburg, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18991,77 +18991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des aires marines protégées à la gestion écosystémique des milieux et de leurs usages : quelle stratégie scientifique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. non paginé, 2011</w:t>
@@ -19135,90 +19135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of price variations on the sustainability of seafood consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2019, Santiago de Compostela, Spain</w:t>
@@ -19273,51 +19273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19491,825 +19491,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Main conclusions of the STECF expert working group on the development of an effective EAFM in European Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. 108 p</w:t>
+              <w:t xml:space="preserve">Scientific strategiy for a Global Approach to promote regional EAFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sète (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840561v1</w:t>
+                <w:t xml:space="preserve">hal-00908302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions of the STECF expert working group on the development of an effective EAFM in European Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific strategiy for a Global Approach to promote regional EAFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sète (FR), France</w:t>
+              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908302v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles écosystémiques pour évaluer les effets des AMPs : démarches et enseignements du projet Amphore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The role of the Banc d’Arguin MPA (Mauritania) in sustaining the coastal ecosystem and its fisheries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guénettte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ould El Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final de restitution du projet ANR-Amphore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908298v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Des modèles écosystémiques pour évaluer les effets des AMPs : démarches et enseignements du projet Amphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire final de restitution du projet ANR-Amphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908307v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the Banc d’Arguin MPA (Mauritania) in sustaining the coastal ecosystem and its fisheries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guénettte</w:t>
+                <w:t xml:space="preserve">Catherine Le Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ould El Meissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908306v1</w:t>
+                <w:t xml:space="preserve">hal-00840561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of MPAs on entire food webs using Ecopath and EcoTroph models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Building fleet-based management plans, a pathway to implement an effective EAFM in European Seas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress, Edinburgh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Council for the Exploration of the Sea, Annual Science Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bergen (NO), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908205v1</w:t>
+                <w:t xml:space="preserve">hal-00907028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche et l'aquaculture face aux enjeux du développement durable : états des lieux et diagnostics : enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building fleet-based management plans, a pathway to implement an effective EAFM in European Seas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of MPAs on entire food webs using Ecopath and EcoTroph models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for the Exploration of the Sea, Annual Science Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bergen (NO), United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress, Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907028v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTroph: a trophic-level based ecosystem model to assess fishing impacts and fisheries interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20334,51 +20334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles halieutiques : de la gestion des stocks à l’évaluation des impacts écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Hydroécologie EDF- R&amp;D, La modélisation numérique des écosystèmes aquatiques continentaux et marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clamart (FR), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20397,713 +20397,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion au rendement maximal durable : quel schema de transition pour les pêcheries bretonnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Diadhiou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841892v1</w:t>
+                <w:t xml:space="preserve">hal-00841894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche ecosystemique des pêches : enjeux, avancees et priorites de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les effets des reserves de pêche : bilan des connaissances et questions scientifiques en suspend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-M. Henichart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de prospective scientifique, organise par le groupe Mer d'AllEnvi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roscoff (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841898v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion au rendement maximal durable : quel schema de transition pour les pêcheries bretonnes ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Environnement, fonctionnement trophique et resilience des ecosystems marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841894v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pêche et aquaculture : les enjeux environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">EcoTroph (E.T.): new case studies and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Rencontres halieutiques de Rennes "pêche et aquaculture : des atouts pour l'aménagement des territoires cotiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Ecopath Research and Consortium meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841896v1</w:t>
+                <w:t xml:space="preserve">hal-00841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des reserves de pêche : bilan des connaissances et questions scientifiques en suspend</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">pêche et aquaculture : les enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.-M. Henichart</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">Septièmes Rencontres halieutiques de Rennes "pêche et aquaculture : des atouts pour l'aménagement des territoires cotiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841895v1</w:t>
+                <w:t xml:space="preserve">hal-00841896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTroph (E.T.): new case studies and developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'approche ecosystemique des pêches : enjeux, avancees et priorites de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopath Research and Consortium meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">Colloque national de prospective scientifique, organise par le groupe Mer d'AllEnvi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roscoff (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841890v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement, fonctionnement trophique et resilience des ecosystems marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diadhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme forum halieumetrique "Changement environnementaux et dynamiques halieutiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Boulogne-sur-mer (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841891v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pêches maritimes : l'avis scientifique dans la tempete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de la Science, Espace des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21122,756 +21122,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of Marine Protected Area (MPA): a case study on the coast of Senegal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostic de l'etat du stock de poulpe (Octopus vulgaris) mauritanien : synthese et nouvelles evaluations par approche globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Balguerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ould Mouhamed Tfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ecological Informatics (ISEI7) Unravelling complexity and supporting sustainability, ISEI7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">6. Groupe de travail de l'IMROP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nouadhibou (MR), Mauritanie. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729582v1</w:t>
+                <w:t xml:space="preserve">hal-00729478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'abondance des ressources demersales en Mauritanie de 1982 à 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimation des captures par espèce, pour les différentes flottilles operant en Mauritanie de 1991 a 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. O'Meissa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khallahi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moustapha Ould Bouzouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Groupe de travail de l'IMROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nouadhibou (MR), Mauritanie. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729506v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l'etat du stock de poulpe (Octopus vulgaris) mauritanien : synthese et nouvelles evaluations par approche globale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Evolution de l'abondance des ressources demersales en Mauritanie de 1982 à 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O'Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. O'Vally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O'Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Groupe de travail de l'IMROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nouadhibou (MR), Mauritanie. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729478v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des captures par espèce, pour les différentes flottilles operant en Mauritanie de 1991 a 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'approche écosystemique des pêches : une révolution pour la recherche et pour la gestion des pêches et des écosystemes marins. Quels enseignements pour les eaux continentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Groupe de travail de l'IMROP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Nouadhibou (MR), Mauritanie. non paginé</w:t>
+              <w:t xml:space="preserve">1ères journées sur les Biocenoses Aquatiques, Onema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729501v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche écosystemique des pêches : une révolution pour la recherche et pour la gestion des pêches et des écosystemes marins. Quels enseignements pour les eaux continentales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quand l'écologie trophique domine : des modèles pour évaluer les impacts écosystemiques de la pêche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées sur les Biocenoses Aquatiques, Onema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rennes (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque Nationale d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742000v1</w:t>
+                <w:t xml:space="preserve">hal-00729602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'écologie trophique domine : des modèles pour évaluer les impacts écosystemiques de la pêche.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using EcoTroph (ET) to build diagnoses of the fishing impact on marine ecosystems: application to the Southern Benguela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gasche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.J. Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Nationale d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">7th International Conference on Ecological Informatics (ISEI7) Unravelling complexity and supporting sustainability, ISEI8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729602v1</w:t>
+                <w:t xml:space="preserve">hal-00729646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EcoTroph (ET) to build diagnoses of the fishing impact on marine ecosystems: application to the Southern Benguela</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of Marine Protected Area (MPA): a case study on the coast of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.J. Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Ecological Informatics (ISEI7) Unravelling complexity and supporting sustainability, ISEI8</w:t>
+              <w:t xml:space="preserve">7th International Conference on Ecological Informatics (ISEI7) Unravelling complexity and supporting sustainability, ISEI7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729646v1</w:t>
+                <w:t xml:space="preserve">hal-00729582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire qualitative et quantitative des prises accessoires effectuées pendant la pêche de la civelle dans l'estuaire de la Loire et de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22012,51 +22012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="203DF94D"/>
+    <w:nsid w:val="2563A0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22243,51 +22243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gascuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5447-6977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030710383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04967587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quemper" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Tfeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10030098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876212v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guibourd de Luzinais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Savina-Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Belloeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pawlowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Absil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Eddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Heneghan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bryndum-Buchholz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Fulton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Shannon Harrison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Boon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00078-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wwl Cheung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corrales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez de Gamiz-Zearra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107658" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.447.0051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Caldwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ben" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30991-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15576" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Pecuchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shackell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Froese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarcella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Druon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gibin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zanzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12585" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek P. Tittensor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Novaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl S. Harrison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Heneghan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01173-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Harrison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02980988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bernhardt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.09.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gislason" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mackenzie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henry Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2019.105472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15316" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135973v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sarr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Valy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2020.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578717" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rehren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00510" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613838v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01875198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0294-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Palomares" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182826" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bentorcha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Brind'Amour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Sumaila" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12146" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXHF5D1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Prato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Fox" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colleter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valls" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82MQZMNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akoglu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arreguin-Sanchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Fulton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9386-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meissa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu144" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Winker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.10.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Walters" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11357" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094742" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823084v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna J. Heymans" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10821" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123113v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10988" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gasche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2013.798244" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013056" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823085v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Manach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Copeland" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079899" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210175v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09701" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villasante" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.021" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53WPRDM5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700972v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.019" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RN8LNKX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840403v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shannon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.07.012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQMFC57-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840405v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.06.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B23BG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marie Bozec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1623-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J1W9967-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730151v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouffre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2011.600288" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730160v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guenette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr062" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808031v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09375" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00470551v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K. Dulvy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01443.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729534v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTX4DQDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453846v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.07.031" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7941627B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00548995v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Trenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01938.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53981B9E1FD2BFFF87EE8D9E3C452A14C68B6F5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddric Melin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06919" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2004.12.013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604437v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227800v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00007-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249626v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0195" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273085v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Depestele" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Feekings" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cook" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03308-8_7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung William W.L." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903550v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903549v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Manach" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zylich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903554v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prato" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903552v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audey Valls" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christensen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903553v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harper" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeller" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903557v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04514777v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouillard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868547v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416609v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720745v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Camara" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Intchama Jeremias" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720785v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa Habib" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720010v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel B&#226;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938335v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges Lisa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doring" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03136007v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alava" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Barrag&#225;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920048v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Isarch" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guijarro" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01521299v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Ang&#233;lina" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103442v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morissette Lyne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregu&#237;n- S&#225;nchez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841885v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811335v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D Eddy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Heneghan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03670105v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Eli Cinner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03938108v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bowler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palazot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03307681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hubard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Antoine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brouzes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3256-7" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501448v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. L. Cheung" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-817945-1.00008-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635707v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/68045" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635465v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catchpole" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Curtis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/56785" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904070v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03305487v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908182v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenny" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Druon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908172v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841884v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841887v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729598v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729477v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/57999" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729595v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Baye Isselmou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729608v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balguerias" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Des Clers" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lagadec" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729503v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labrosse" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729440v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729422v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840561v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Penven" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908302v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908307v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908306v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;nettte" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould El Meissa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840407v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907028v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908299v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908309v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841898v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841894v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841896v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841895v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Henichart" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841890v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841891v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841893v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729582v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729506v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Samba" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. O'Vally" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Meissa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729478v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Mouhamed Tfeil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729501v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Yahya" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallahi Brahim" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ould Bouzouma" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742000v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729602v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729646v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604469v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gascuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5447-6977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030710383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Potier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pawlowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gascuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Savina-Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Absil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Eddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Heneghan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bryndum-Buchholz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Fulton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Shannon Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04967587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quemper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Tfeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10030098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Belloeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876212v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guibourd de Luzinais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Boon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00078-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wwl Cheung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.447.0051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Caldwell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ben" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30991-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corrales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez de Gamiz-Zearra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107658" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Froese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarcella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gibin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zanzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12585" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15576" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Pecuchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shackell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15404" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek P. Tittensor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Novaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl S. Harrison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Heneghan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01173-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Harrison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2019.105472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15316" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sarr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Valy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2020.08.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rehren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00510" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578717" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02980988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.09.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gislason" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mackenzie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henry Nielsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13068" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613838v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01875198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0294-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bentorcha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Palomares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182826" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Sumaila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXHF5D1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Brind'Amour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Prato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Fox" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Winker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.10.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meissa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colleter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Walters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11357" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valls" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82MQZMNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akoglu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arreguin-Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Fulton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9386-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094742" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna J. Heymans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10821" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10988" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Manach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Copeland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079899" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2013.798244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gasche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shannon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.07.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQMFC57-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villasante" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53WPRDM5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700972v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RN8LNKX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.06.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B23BG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09701" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09375" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808027v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marie Bozec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1623-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J1W9967-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouffre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2011.600288" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guenette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr062" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729534v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTX4DQDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00470551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K. Dulvy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01443.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.07.031" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7941627B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00548995v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Trenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01938.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53981B9E1FD2BFFF87EE8D9E3C452A14C68B6F5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddric Melin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06919" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2004.12.013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604437v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868547v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04514777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720785v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Camara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Intchama Jeremias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa Habib" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720010v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel B&#226;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720745v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges Lisa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doring" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03136007v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alava" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Barrag&#225;n" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01521299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Ang&#233;lina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904819v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Isarch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guijarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103442v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morissette Lyne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregu&#237;n- S&#225;nchez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841885v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249626v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0195" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00007-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273085v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Depestele" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Feekings" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cook" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03308-8_7" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung William W.L." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903550v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903549v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903554v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prato" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903552v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audey Valls" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christensen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903551v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Manach" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zylich" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903553v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harper" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903557v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811335v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D Eddy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Heneghan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03670105v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Eli Cinner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03938108v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bowler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palazot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03307681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hubard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Antoine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brouzes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3256-7" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635465v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catchpole" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Curtis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/56785" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/68045" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501448v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. L. Cheung" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-817945-1.00008-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904070v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03305487v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908172v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908182v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenny" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Druon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841887v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841884v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729503v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labrosse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729440v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729595v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Baye Isselmou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729446v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Des Clers" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lagadec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729608v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balguerias" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729477v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/57999" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729598v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908302v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908307v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908306v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;nettte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould El Meissa" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840561v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Penven" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907028v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840407v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908299v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908309v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841894v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841895v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Henichart" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841891v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841890v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841896v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841898v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841893v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Mouhamed Tfeil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729501v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Yahya" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallahi Brahim" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ould Bouzouma" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729506v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Samba" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. O'Vally" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Meissa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742000v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729602v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729646v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604469v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>