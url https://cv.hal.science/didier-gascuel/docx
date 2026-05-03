--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1079,274 +1079,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large potential impacts of marine heatwaves on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ougier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.e17437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636029v1</w:t>
+                <w:t xml:space="preserve">hal-04693455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large potential impacts of marine heatwaves on ecosystem functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
+                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (7), pp.e17437. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693455v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking sustainability of marine fisheries for a fast-changing planet</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Guibourd de Luzinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 299, </w:t>
@@ -3225,291 +3225,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐induced decrease in biomass flow in marine food webs may severely affect predators and ecosystem production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we ready to track climate-driven shifts in marine species across international boundaries? - A global survey of scientific bottom trawl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Stock</w:t>
+                <w:t xml:space="preserve">Aurore Maureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Cheung</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Pecuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Shackell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (11), pp.2608-2622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15576⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.220--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279642v1</w:t>
+                <w:t xml:space="preserve">hal-03415602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready to track climate-driven shifts in marine species across international boundaries? - A global survey of scientific bottom trawl data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurene Pecuchet</w:t>
+                <w:t xml:space="preserve">Climate‐induced decrease in biomass flow in marine food webs may severely affect predators and ecosystem production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Shackell</w:t>
+                <w:t xml:space="preserve">Charles Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mérigot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.220--236. </w:t>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2608-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415602v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation ensemble projections reveal higher climate risks for marine ecosystems</w:t>
               </w:r>
@@ -4139,90 +4139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (1), pp.105-119. </w:t>
@@ -4254,252 +4254,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing Without a Trace? Assessing the Balanced Harvest Approach Using EcoTroph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Celtic Sea Through Time and Space: Ecosystem Modeling to Unravel Fishing and Climate Change Impacts on Food-Web Structure and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rehren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Grüss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137664v1</w:t>
+                <w:t xml:space="preserve">hal-03136139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Sea Through Time and Space: Ecosystem Modeling to Unravel Fishing and Climate Change Impacts on Food-Web Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+                <w:t xml:space="preserve">Fishing Without a Trace? Assessing the Balanced Harvest Approach Using EcoTroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.578717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136139v1</w:t>
+                <w:t xml:space="preserve">hal-03137664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Flow Through Marine Ecosystems: Confronting Transfer Efficiency</w:t>
               </w:r>
@@ -4783,64 +4783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Maureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W.L. Cheung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,312 +5516,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Bentorcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guénette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172, pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606150v1</w:t>
+                <w:t xml:space="preserve">hal-01561006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic models: What do we learn about Celtic Sea and Bay of Biscay ecosystems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bentorcha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Subaqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561006v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change in the trophic functioning of marine food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Maureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,429 +6298,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing impact and environmental status in European seas: a diagnosis from stock assessments and ecosystem indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Coll</w:t>
+                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guénette</w:t>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Guitton</w:t>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.31-55. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523694v1</w:t>
+                <w:t xml:space="preserve">hal-01394122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological indicators to capture the effects of fishing on biodiversity and conservation status of marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+                <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vermard</w:t>
+                <w:t xml:space="preserve">L. J. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Kleisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Juan-Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.947-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394122v1</w:t>
+                <w:t xml:space="preserve">hal-01443629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological indicators to capture the effects of fishing on biodiversity and conservation status of marine ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. M. Kleisner</w:t>
+                <w:t xml:space="preserve">Fishing impact and environmental status in European seas: a diagnosis from stock assessments and ecosystem indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Juan-Jorda</w:t>
+                <w:t xml:space="preserve">Clive Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bundy</w:t>
+                <w:t xml:space="preserve">Jérome Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.947-962. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.31-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443629v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size still matters. A response to Svedang (2013): Size matters: Ne quid nimis</w:t>
               </w:r>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dynamic ecosystems: venturing beyond boundaries with the Ecopath approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Akoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,540 +8717,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">G. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
+                <w:t xml:space="preserve">R. Doering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.1022-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+                <w:t xml:space="preserve">hal-00815477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the implementation of an integrated ecosystem fleet-based management of European fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rebuilding fish stocks and changing fisheries management, a major challenge for the common fisheries policy reform in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villasante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.01-mars. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2012.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00815477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding fish stocks and changing fisheries management, a major challenge for the common fisheries policy reform in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of marine protected area (MPA), a case study on the coast of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Villasante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Froese</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70, pp.01-mars. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 232, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906449v1</w:t>
+                <w:t xml:space="preserve">hal-00700972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling trophic flows in ecosystems to assess the efficiency of marine protected area (MPA), a case study on the coast of Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colleter</w:t>
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.01.019⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700972v1</w:t>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting baselines in European fisheries: The case of the Celtic Sea and Bay of Biscay</w:t>
               </w:r>
@@ -9339,119 +9339,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on the Fisheries Policy reform in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Froese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70, 67 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9715,51 +9715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,946 +9830,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the detection distances of reef fish: implications for visual counts</w:t>
+                <w:t xml:space="preserve">Analysing environmental and fishing effects on a short-lived species stock: the dynamics of the octopus Octopus vulgaris population in Senegalese waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marie Bozec</w:t>
+                <w:t xml:space="preserve">M. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kulbicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Laloe</w:t>
+                <w:t xml:space="preserve">D. Thiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-011-1623-9⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2011.600288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808027v1</w:t>
+                <w:t xml:space="preserve">hal-00730151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing environmental and fishing effects on a short-lived species stock: the dynamics of the octopus Octopus vulgaris population in Senegalese waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trophic-level-based ecosystem modelling approach: theoretical overview and practical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thiaw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Jouffre</w:t>
+                <w:t xml:space="preserve">Sylvie Guenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2011.600288⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730151v1</w:t>
+                <w:t xml:space="preserve">hal-00730160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trophic-level-based ecosystem modelling approach: theoretical overview and practical uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting the detection distances of reef fish: implications for visual counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marie Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (5), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-011-1623-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00730160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying fishing trip behaviour and estimating fishing effort from VMS data using Bayesian Hidden Markov Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global marine primary production constrains fisheries catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahevas</w:t>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas K. Dulvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reg Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01443.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729534v1</w:t>
+                <w:t xml:space="preserve">ird-00470551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global marine primary production constrains fisheries catches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+                <w:t xml:space="preserve">Identifying fishing trip behaviour and estimating fishing effort from VMS data using Bayesian Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+                <w:t xml:space="preserve">S. Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas K. Dulvy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (15), pp.1757-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01443.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-00470551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the mortality and the duration of the trans-Atlantic migration of European eel Anguilla anguilla leptocephali using a particle tracking model.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoTroph: Modelling marine ecosystem functioning and impact of fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02298.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (21), pp.2885-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453530v1</w:t>
+                <w:t xml:space="preserve">hal-01453846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTroph: Modelling marine ecosystem functioning and impact of fishing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates of the mortality and the duration of the trans-Atlantic migration of European eel Anguilla anguilla leptocephali using a particle tracking model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.07.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (9), pp.1891-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02298.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453846v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating trophic level variability in Celtic Sea fish predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10854,51 +10854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up control regulates fisheries production at the scale of eco-regions in European seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddric Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12900,51 +12900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Alava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13035,51 +13035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper SMART-LERECO n°20-07, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Union Européenne. 2016, 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14668,51 +14668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audey Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16909,103 +16909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining fleet dynamics and population dynamics for a volatile fishery: the example of the anchovy fishery of the Bay of Biscay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17569,220 +17569,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
+                <w:t xml:space="preserve">Etude sur l'etat de l'art du rôle des AMP dans la gestion des pêches, Rapport technique &amp;quot;volet bio-ecologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2011, 10 p</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841899v1</w:t>
+                <w:t xml:space="preserve">hal-00841884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l'etat de l'art du rôle des AMP dans la gestion des pêches, Rapport technique &amp;quot;volet bio-ecologie</w:t>
+                <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011, 121 p</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841884v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des ressources et aménagement des pêcheries de la ZEE Mauritanienne</w:t>
               </w:r>
@@ -17863,448 +17863,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des réserves de pêche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plus de 50 ans de pêche : Quel impact sur les ressources demersales de Mauritanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Baye Isselmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2010, 109 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729440v1</w:t>
+                <w:t xml:space="preserve">hal-00729595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus de 50 ans de pêche : Quel impact sur les ressources demersales de Mauritanie ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment against the principles and criteria of the MSC for sustainable fishing, Southern Brittany's purse seine Sardine fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Des Clers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Baye Isselmou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00729595v1</w:t>
+                <w:t xml:space="preserve">hal-00729446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment against the principles and criteria of the MSC for sustainable fishing, Southern Brittany's purse seine Sardine fishery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Request on in-year management advice for sandeel in the North Sea. OPINION BY WRITTEN PROCEDURE - Scientific, Technical and Economic Committee for Fisheries (STECF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balguerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Lagadec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00729446v1</w:t>
+                <w:t xml:space="preserve">hal-00729608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Request on in-year management advice for sandeel in the North Sea. OPINION BY WRITTEN PROCEDURE - Scientific, Technical and Economic Committee for Fisheries (STECF)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des effets des réserves de pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Balguerias</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729608v1</w:t>
+                <w:t xml:space="preserve">hal-00729440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34th Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-02)</w:t>
               </w:r>
@@ -18421,51 +18421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35rh Plenary meeting of the Scientific, Technical and Economic Committee for Fisheries (PLEN-10-03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18666,51 +18666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Ecosystem Approach to Fisheries Management (EAFM) in European seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18896,51 +18896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Du Pontavice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Ecosystem-based management operational Conférence Ecopath 35 year</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, St Petersburg, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19004,51 +19004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19161,51 +19161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19724,549 +19724,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles écosystémiques pour évaluer les effets des AMPs : démarches et enseignements du projet Amphore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final de restitution du projet ANR-Amphore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908298v1</w:t>
+                <w:t xml:space="preserve">hal-00840561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche et aquaculture : un atout pour l'aménagement des territoires côtiers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des modèles écosystémiques pour évaluer les effets des AMPs : démarches et enseignements du projet Amphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. 108 p</w:t>
+              <w:t xml:space="preserve">Séminaire final de restitution du projet ANR-Amphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840561v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building fleet-based management plans, a pathway to implement an effective EAFM in European Seas.</w:t>
+                <w:t xml:space="preserve">Assessing the effects of MPAs on entire food webs using Ecopath and EcoTroph models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for the Exploration of the Sea, Annual Science Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bergen (NO), United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress, Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907028v1</w:t>
+                <w:t xml:space="preserve">hal-00908205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche et l'aquaculture face aux enjeux du développement durable : états des lieux et diagnostics : enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 7ème édition des Rencontres halieutiques de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of MPAs on entire food webs using Ecopath and EcoTroph models</w:t>
+                <w:t xml:space="preserve">Building fleet-based management plans, a pathway to implement an effective EAFM in European Seas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress, Edinburgh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Council for the Exploration of the Sea, Annual Science Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bergen (NO), United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908205v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTroph: a trophic-level based ecosystem model to assess fishing impacts and fisheries interactions.</w:t>
               </w:r>
@@ -20777,303 +20777,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pêche et aquaculture : les enjeux environnementaux</w:t>
+                <w:t xml:space="preserve">L'approche ecosystemique des pêches : enjeux, avancees et priorites de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Rencontres halieutiques de Rennes "pêche et aquaculture : des atouts pour l'aménagement des territoires cotiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque national de prospective scientifique, organise par le groupe Mer d'AllEnvi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roscoff (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841896v1</w:t>
+                <w:t xml:space="preserve">hal-00841898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche ecosystemique des pêches : enjeux, avancees et priorites de recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diadhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de prospective scientifique, organise par le groupe Mer d'AllEnvi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roscoff (FR), France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841898v1</w:t>
+                <w:t xml:space="preserve">hal-00841892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation pluridisciplinaire de l'efficacite d'une AMP emblematique : le cas du bolong de Bamboung au Senegal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pêche et aquaculture : les enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de stratégie scientifique "Contribution des aires marines protégées à la gestion écosystemique des milieux et de leurs usages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">Septièmes Rencontres halieutiques de Rennes "pêche et aquaculture : des atouts pour l'aménagement des territoires cotiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841892v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pêches maritimes : l'avis scientifique dans la tempete</w:t>
               </w:r>
@@ -21128,51 +21128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de l'etat du stock de poulpe (Octopus vulgaris) mauritanien : synthese et nouvelles evaluations par approche globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Balguerias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22012,51 +22012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2563A0BD"/>
+    <w:nsid w:val="577B58BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22243,51 +22243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gascuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5447-6977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030710383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Potier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pawlowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gascuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Savina-Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Absil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Eddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Heneghan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bryndum-Buchholz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Fulton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Shannon Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04967587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quemper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Tfeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10030098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Belloeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876212v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guibourd de Luzinais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Boon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00078-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wwl Cheung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.447.0051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Caldwell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ben" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30991-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corrales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez de Gamiz-Zearra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107658" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Froese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarcella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gibin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zanzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12585" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15576" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Pecuchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shackell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15404" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek P. Tittensor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Novaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl S. Harrison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Heneghan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01173-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Harrison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2019.105472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15316" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sarr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Valy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2020.08.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rehren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00510" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578717" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02980988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.09.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gislason" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mackenzie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henry Nielsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13068" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613838v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01875198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0294-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bentorcha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Palomares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182826" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Sumaila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXHF5D1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Brind'Amour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Prato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Fox" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Winker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.10.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meissa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colleter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Walters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11357" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valls" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82MQZMNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akoglu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arreguin-Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Fulton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9386-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094742" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna J. Heymans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10821" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10988" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Manach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Copeland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079899" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2013.798244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gasche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shannon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.07.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQMFC57-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villasante" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53WPRDM5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700972v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RN8LNKX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.06.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B23BG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09701" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09375" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808027v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marie Bozec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1623-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J1W9967-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouffre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2011.600288" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guenette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr062" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729534v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTX4DQDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00470551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K. Dulvy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01443.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.07.031" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7941627B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00548995v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Trenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01938.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53981B9E1FD2BFFF87EE8D9E3C452A14C68B6F5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddric Melin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06919" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2004.12.013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604437v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868547v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04514777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720785v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Camara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Intchama Jeremias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa Habib" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720010v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel B&#226;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720745v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges Lisa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doring" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03136007v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alava" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Barrag&#225;n" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01521299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Ang&#233;lina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904819v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Isarch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guijarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103442v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morissette Lyne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregu&#237;n- S&#225;nchez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841885v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249626v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0195" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00007-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273085v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Depestele" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Feekings" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cook" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03308-8_7" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung William W.L." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903550v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903549v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903554v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prato" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903552v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audey Valls" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christensen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903551v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Manach" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zylich" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903553v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harper" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903557v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811335v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D Eddy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Heneghan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03670105v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Eli Cinner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03938108v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bowler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palazot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03307681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hubard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Antoine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brouzes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3256-7" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635465v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catchpole" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Curtis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/56785" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/68045" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501448v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. L. Cheung" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-817945-1.00008-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904070v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03305487v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908172v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908182v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenny" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Druon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841887v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841884v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729503v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labrosse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729440v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729595v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Baye Isselmou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729446v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Des Clers" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lagadec" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729608v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balguerias" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729477v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/57999" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729598v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908302v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908307v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908306v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;nettte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould El Meissa" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840561v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Penven" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907028v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840407v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908299v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908309v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841894v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841895v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Henichart" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841891v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841890v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841896v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841898v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841893v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Mouhamed Tfeil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729501v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Yahya" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallahi Brahim" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ould Bouzouma" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729506v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Samba" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. O'Vally" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Meissa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742000v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729602v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729646v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604469v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gascuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5447-6977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030710383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Potier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pawlowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gascuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Savina-Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Druon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Absil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Eddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Heneghan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bryndum-Buchholz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Fulton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Shannon Harrison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04967587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Quemper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Tfeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes10030098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Belloeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876212v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guibourd de Luzinais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Boon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00078-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wwl Cheung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.447.0051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Caldwell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ben" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30991-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2521" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corrales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez de Gamiz-Zearra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107658" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ndour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Froese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Tsikliras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarcella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gibin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zanzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12585" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Frelat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Pecuchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shackell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15576" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek P. Tittensor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Novaglio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl S. Harrison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Heneghan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01173-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Harrison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2019.105472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15316" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sarr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Valy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2020.08.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#252;ss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578717" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rehren" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00510" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02980988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.09.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gislason" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Collie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mackenzie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Henry Nielsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13068" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613838v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14944" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01875198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0294-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bentorcha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;nette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561006v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentorcha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.03.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Palomares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182826" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Sumaila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXHF5D1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Brind'Amour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Prato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1601" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Fox" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Winker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2014.10.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meissa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu144" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colleter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Walters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11357" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valls" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82MQZMNS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akoglu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arreguin-Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Fulton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9386-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094742" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna J. Heymans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10821" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10988" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Manach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Copeland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079899" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2013.798244" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gasche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shannon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.07.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCQMFC57-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doering" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Druon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2012.02.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906449v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villasante" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.07.021" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53WPRDM5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00700972v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.01.019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RN8LNKX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.06.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B23BG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840404v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09701" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808031v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villy Christensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09375" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouffre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2011.600288" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730160v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guenette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr062" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808027v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marie Bozec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-011-1623-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8J1W9967-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00470551v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K. Dulvy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01443.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729534v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahevas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTX4DQDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453846v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.07.031" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7941627B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00548995v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Trenkel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01938.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53981B9E1FD2BFFF87EE8D9E3C452A14C68B6F5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddric Melin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps06919" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Laurans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2004.12.013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604437v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868547v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mouillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416609v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04514777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720785v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Camara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Intchama Jeremias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa Habib" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720010v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel B&#226;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03720745v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938335v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges Lisa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doring" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03136007v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alava" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Barrag&#225;n" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01521299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Ang&#233;lina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904819v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Isarch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guijarro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103442v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morissette Lyne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregu&#237;n- S&#225;nchez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841885v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249626v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0195" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227800v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00007-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273085v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Depestele" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Feekings" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cook" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03308-8_7" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung William W.L." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903550v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903549v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903554v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prato" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903552v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audey Valls" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christensen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903551v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Manach" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zylich" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903553v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belhabib" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harper" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeller" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210195v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903557v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908195v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811335v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D Eddy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Heneghan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03670105v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Eli Cinner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03938108v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bowler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palazot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03307681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hubard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821236v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Antoine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brouzes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3256-7" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635465v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catchpole" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Curtis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Daskalov" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/56785" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02635707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/68045" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501448v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. L. Cheung" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-817945-1.00008-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904070v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Garcia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841888v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abella" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andersen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/15586" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03305487v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103270v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01103461v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908172v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehuta" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908182v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#246;ring" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kenny" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Druon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908175v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jardim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinale" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuikka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/38867" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Abella" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841887v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841884v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729503v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labrosse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould Taleb Sidi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729595v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Baye Isselmou" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729446v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Des Clers" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lagadec" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729608v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anderson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balguerias" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729440v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729423v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Alvaro Abella" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bailey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729424v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/52748" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729477v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/57999" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729598v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02552315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483069v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908302v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908307v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908306v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;nettte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould El Meissa" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840561v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Penven" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840407v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907028v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908299v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908309v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841894v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot-Granier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841895v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Henichart" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841891v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841890v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841898v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841892v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841896v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841893v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Balguerias" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Mouhamed Tfeil" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729501v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Monteiro" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Yahya" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallahi Brahim" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ould Bouzouma" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729506v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Samba" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. O'Vally" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O'Meissa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742000v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729602v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729646v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604469v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>