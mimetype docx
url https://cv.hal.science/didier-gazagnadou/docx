--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1969,165 +1969,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De certains modes d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rémanences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.155-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir et ses réseaux : la poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 71, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00705393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étriers. Contribution à l'étude de leur diffusion de l'Asie vers les mondes iranien et arabe</w:t>
               </w:r>
@@ -4097,4443 +4097,4443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’idée de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département de Philosophie et des Sciences Politiques du Hozeh Baqer ol-Olum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Marx, Wittfogel et les sociétés d’Asie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le christianisme et la formation de l’État en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Techniques de communication, techniques de transport dans le monde musulman : autour de mon ouvrage La poste à relais en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au réseau de recherche « Anthropologie comparative des sociétés musulmanes », Laboratoire d’Anthropologie Sociale, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Foucault, Deleuze, le pouvoir et l’anthropologie politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau, Montaigne, Lévi-Strauss et l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pour le 300ème anniversaire de la naissance de Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qui circule dans l’espace islamique arabe et iranien prémoderne, pourquoi et comment ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "Le marché au Moyen Age, El mercat, un món de contactes i intercanvis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"/>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux conférences-débats autour du livre de D. Gazagnadou " La diffusion des techniques et les cultures "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Naissance et expansion de la civilisation arabo-islamique - religion et civilisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence devant l’Association des Francophones d’Abu Dhabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Orient existe-t-il ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Connaissance de l’Orient »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue des civilisations : hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Centre culturel et des médias Cheikh Sultan bin Zayed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Who and What Travelled by the Postal Relay Systems in the Premodern Eurasia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par le Center for Ancient Studies, Université de Pennsylvanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les partis politiques français et leurs positions sur les questions du Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité chez Foucault »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la 4e séance du Colloque International du CNRS « Science et Philosophie dans l’Iran du Xe siècle : al-Siji et ses contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales et l’Ambassade d’Iran à Paris, CNRS, Dec 2004, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diffusion des techniques et changement social en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau de Recherche « Anthropologie Comparative des Sociétés Musulmanes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Anthropologie Sociale - EHESS - CNRS, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Routes de poste, diffusion de l’information, appareils d’Etat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication dans le séminaire de DEA de Géographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Ch. Grataloup, Institut de Géographie, Dec 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Olinda Célestino : Anthropologue américaniste du Laboratoire d’Anthropologie Sociale et enseignante à l’Université Paris VIII »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel Péruvien, Maison de l’Amérique Latine, Jan 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie politique et la question de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des Hautes Études Internationales, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité de M. Foucault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Oct 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bam, six mois après le tremblement de terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Président de séance de la conférence de solidarité et de recherche de financement pour la construction d’un centre pour handicapés à Bam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Mme M. Mehramouz, UNESCO, Jul 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michel Foucault et l’exercice du pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie structurale de Claude Lévi-Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d’Istanbul, service culturel de l’Ambassade de France en Turquie, Jun 2003, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mondialisation et les cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (IPIS-MIAE), Feb 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mondialisation et minorités au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques, Centre des Hautes Etudes Internationales, Université de Téhéran, Oct 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postes, télécoms : comment les réseaux et les &amp;quot;toiles&amp;quot; marquent la géographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Cafés géographiques de Paris, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Habitus et stratégie chez P. Bourdieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de doctorat, Département des Sciences Politiques, Université de Téhéran, Feb 2002, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La perception par les intellectuels français de la politique iranienne à l’égard des États-Unis et d’Israël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Stratégiques, Feb 2002, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à l’invitation de J-P Albert et A. Fine, Responsables de la Formation Doctorale d’Anthropologie (Université Paul Sabatier - Centre d’Anthropologie - CNRS), May 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexion sur la question du dialogue entre les civilisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la Table ronde franco-iranienne « Histoire des relations culturelles franco-iraniennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-IPIS, Dec 2001, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approche anthropologique de la culture politique française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie et la sociologie du développement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Sociales, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Technologies et mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (I.P.I.S), Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle des armées sassanides dans la diffusion des étriers au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie, Université de Téhéran, Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les courants de l’anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, May 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie et développement en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée des travaux de l’UMR-CNRS 7528 « Monde iranien », Collège de France, Mar 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contacts et échanges entre la Chine et l’Iran à l’époque prémoderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, May 1999, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la deuxième séance « Transfert et naturalisation : le cas des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Traduire, transposer, naturaliser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales CNRS (Direction : Professeur Roshdi Rashed) et l’Université de Tokyo, Oct 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Braudel, Foucault, le pouvoir et l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, Apr 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bourdieu, critique du structuralisme de Lévi Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 1998, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’aspect idéologique du concept de despotisme oriental : le pouvoir mongol en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, May 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Structuralisme, histoire et politique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences politiques, Université de Téhéran, Jun 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Hozeh Baqer ol-Olum, Mar 1997, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur les diffusions de techniques entre la Chine et l’Iran islamique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lévi-Strauss, lecteur de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et Littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intérêt des sources littéraires pour l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Problèmes de méthode en ethnologie des techniques du monde iranien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de DEA - Ethnologie, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La poste à relais dans l'empire mongol : Chine et Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituts d'Extrême Asie du Collège de France, Association Culturelle Franco-Mongole (Association pour le développement des relations culturelles, scientifiques et techniques entre la France et la Mongolie), Jan 1996, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de courriers officiels en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120ème Congrès du CTHS : " Correspondre jadis et naguère "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de communication et de diffusion des informations politiques, scientifiques et techniques dans l’Orient islamique aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire des Sciences et des Philosophies Arabes et Médiévales (CNRS - Directeur : R. Rashed), Apr 1995, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éléments sur la situation de l'anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, Sep 1994, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les médias et le monde musulman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Feb 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formes de rationalité en Islam : Alî 'Abd al-Razziq, Edouard Said, Fouad Zakariya et l'orientalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Mar 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion d'une technique de contrôle de l'information, de l'espace et des populations en Eurasie aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Dec 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de l'ouvrage « La poste à relais. La diffusion d'une technique de pouvoir à travers l'Eurasie-Chine-Islam-Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Philadelphie, United States</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le réseau de poste dans l'empire mongol : contrôle régalien de l'information et de la fiscalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire DEA-Recherche « Pouvoirs régaliens et genèse des États en Méditerranée traditionnelle », Directeur Pr. T. Bianquis, Maison de l'Orient Méditerranéen, Université Lyon II, Feb 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'orientalisme : critiques et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Sep 1994, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le concept de gouvernementalité chez Foucault »</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie et histoire : le cas de la diffusion de la poste à relais à l'époque mongole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Dec 1993, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales et l’Ambassade d’Iran à Paris, CNRS, Dec 2004, Villejuif, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'anthropologie et la question des diffusions techniques et culturelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Oct 1993, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...3035 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863978v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02863973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'importance des diffusions technologiques en anthropologie (A. Leroi-Gourhan et J. Needham) »</w:t>
               </w:r>
@@ -9386,461 +9386,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La guerre en Afghanistan : quels effets sur l’embargo de l’Irak ? », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « Les Kurdes entre le pouvoir irakien et les Etats-Unis », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « À propos du projet américain de “sanctions intelligentes” contre l’Irak », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La guerre en Afghanistan : quels effets sur l’embargo de l’Irak ? », France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La situation des Kurdes : les raisons d’un exil », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFP Audio. « L’embargo de l’Irak », Interview, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Inter. « Les effets socio-économiques de l’embargo en Irak », Interview par Jean-Jacques Bernard in L’invité du jour, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">AFP Audio. « L’embargo de l’Irak », Interview, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télévision Blomberg. « 10 ans d’embargo en Irak, et après ? », Interview, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864955v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02864968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévision Arte-infos. « L’Europe et l’embargo de l’Irak », Interview, France</w:t>
               </w:r>
@@ -10429,51 +10429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>