--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -255,151 +255,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diffusion of techniques, Globalization and Subjectivities (Trad. modifiée de &amp;quot;La diffusion des techniques et les cultures&amp;quot;, Kimé, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Kimé, 120 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Diffusion of a Postal Relay System in Premodern Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé, 200 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561052v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02561053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Poste à relais en Eurasie : la diffusion d'une technique d’information et de pouvoir, Chine-Iran-Syrie- Italie</w:t>
               </w:r>
@@ -1031,165 +1031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yâm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'Encyclopédie de l'Islam (version anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions E-J. Brill, pp.183-184, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un savant chinois en terre d'Islam : à propos de la rencontre entre le médecin et philosophe persan Râzî et un lettré chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orient au cœur, Mélanges en l'honneur d'André Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Maisonneuve et Larose, pp.223-228, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705467v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00705463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur américain et la chaise de coiffeur persane (un cas iranien de technologie appropriée)</w:t>
               </w:r>
@@ -2176,1088 +2176,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Râyâneh pishrafteh americâ-i va sandalî salmânî irâni » (traduction en persan de « L’ordinateur américain et la chaise de coiffeur »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hamshari (quotidien iranien), Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°1852 (Section Science, 15 juin), 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chariot à main iranien (gâri-yé dasti). Modes de transport, rationalité technique et logique d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33, pp.145-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur le mot Barîd (al-barîd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luqmân, Annales des Presses Universitaires d'Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, XV, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 1999, n°1852 (Section Science, 15 juin), 1 p</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cahen, l'historien et l'engagement politique : entretien avec Maxime Rodinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica, The Journal of Arabic and Islamic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tome XLIII, Fasc. I, pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Claude Cahen, l'historien et l'engagement politique : entretien avec Maxime Rodinson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Xâvarshénâsî : naqd-é ân va céshmandâz konûnî »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kelk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orientalisme : critiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luqmân</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ahammiyat-é barrési-yé nahvé-yé éshâ’e-yé teknolojî dar motâléât-é ensânshénâsî » (L'importance des diffusions technologiques en anthropologie ; trad. en persan : M. J. Rafîfar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de Sciences sociales (Journal of social sciences letter, Nameh-ye olum-e ejtemâi en persan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (7), pp. 312-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardomshénâsî va entéshâr&amp;quot; (Anthropologie et diffusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néga-é No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n°19, pp.214-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on écrit l'histoire... de l'Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Micheau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Cheikh-Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica, The Journal of Arabic and Islamic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Tome XLIII, Fasc. I, pp.7-27</w:t>
+              <w:t xml:space="preserve">, 1993, tome XL, pp.199-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, n°67</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une technique nomade à une pratique bureaucratique : la tamghâ des Turcs et des Mongols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toplumbilim (Revue des Sciences Sociales de l'Université d'Istanbul)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, pp.21-29</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur le Tâlî kitâb wafayât al-'a'yân d'Ibn al-Suqâ'î : une précieuse source quant aux relations mamlûko-mongoles au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 66, pp.94-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 1 (7), pp. 312-316</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur une question d'héraldique mamlûke : l'origine du &amp;quot;lion passant à gauche&amp;quot; du Sultan Baybars al-Bunduqdârî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 66, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, n°19, pp.214-218</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre du gouverneur de Karak. Relations entre Mamlûks et Mongols au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Mongoles et Sibériennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 18, pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1993, tome XL, pp.199-247</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le problème de l'origine d'une pratique des chancelleries mamlûkes : la Turra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 64, pp.160-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1, pp.50-51</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note sur l'origine du mot arabe funduq »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 64, pp. 165-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784707v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00705396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3338,5064 +3338,5064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Questions About the Oriental Origin of the Milanese Postal Relay System »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress : Postal history: Multidisciplinary and Diachronic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prato, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Reset Technology : à l’heure du changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops organisés par Bruno Latour et Martin Guinard, Université de Téhéran et Institut d’Histoire des Sciences – Fondation Pejman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ancient Techniques Today ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reset Modernity, Workshops organisés par Bruno Latour et Martin Guinard, Université de Téhéran et Institut d’Histoire des Sciences – Fondation Pejman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prato, Italy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Exigence et rationalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Roshdi Rashed, Institut du Monde Arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Techniques et globalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de doctorat de Sociologie Politique du Professeur A. Naghibzadeh, Université Azad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Séminaire de doctorat de Sociologie Politique du Professeur A. Naghibzadeh, Université Azad</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du firaq shi’e de Nawbakhti à la réflexion sur les Hozvaresh »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à l’historien iranien Mohammad Javad Mashkour, dans le cadre de la cérémonie de remise du Prix M. J. Mashkour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nomades arabes et iraniens entre précarité et sécurité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Vivre en mobilité II, EA 1571, organisée par Claudia Moatti, Professeur d’Histoire romaine (Université Paris VIII - Département d’Histoire), Musée d’Histoire de Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie et l’Etat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« L’anthropologie et l’Etat »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie sans Orient ni Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Langues, Cultures et Médias en Méditerranée : Textes, Discours, et Frontières », Université de Ouarzazate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ouarzazate, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modernité, Postmodernité et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le vie quotidienne ? Non, la vie simplement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication aux «Journées de l’Association des Documentaristes Iraniens », thème : La vie quotidienne (autour des œuvres d’Henri Lefebvre et de M. Michel de Certeau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’idée de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département de Philosophie et des Sciences Politiques du Hozeh Baqer ol-Olum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marx, Wittfogel et les sociétés d’Asie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Ouarzazate, Maroc</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le christianisme et la formation de l’État en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Techniques de communication, techniques de transport dans le monde musulman : autour de mon ouvrage La poste à relais en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au réseau de recherche « Anthropologie comparative des sociétés musulmanes », Laboratoire d’Anthropologie Sociale, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Foucault, Deleuze, le pouvoir et l’anthropologie politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau, Montaigne, Lévi-Strauss et l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pour le 300ème anniversaire de la naissance de Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qui circule dans l’espace islamique arabe et iranien prémoderne, pourquoi et comment ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "Le marché au Moyen Age, El mercat, un món de contactes i intercanvis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"/>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux conférences-débats autour du livre de D. Gazagnadou " La diffusion des techniques et les cultures "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Foucault, Deleuze, le pouvoir et l’anthropologie politique »</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Orient existe-t-il ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Connaissance de l’Orient »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue des civilisations : hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Centre culturel et des médias Cheikh Sultan bin Zayed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Naissance et expansion de la civilisation arabo-islamique - religion et civilisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence devant l’Association des Francophones d’Abu Dhabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Who and What Travelled by the Postal Relay Systems in the Premodern Eurasia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par le Center for Ancient Studies, Université de Pennsylvanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les partis politiques français et leurs positions sur les questions du Moyen-Orient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité chez Foucault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michel Foucault et l’exercice du pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bam, six mois après le tremblement de terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Président de séance de la conférence de solidarité et de recherche de financement pour la construction d’un centre pour handicapés à Bam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Mme M. Mehramouz, UNESCO, Jul 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la 4e séance du Colloque International du CNRS « Science et Philosophie dans l’Iran du Xe siècle : al-Siji et ses contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales et l’Ambassade d’Iran à Paris, CNRS, Dec 2004, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Olinda Célestino : Anthropologue américaniste du Laboratoire d’Anthropologie Sociale et enseignante à l’Université Paris VIII »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel Péruvien, Maison de l’Amérique Latine, Jan 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie politique et la question de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des Hautes Études Internationales, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Routes de poste, diffusion de l’information, appareils d’Etat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication dans le séminaire de DEA de Géographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Ch. Grataloup, Institut de Géographie, Dec 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diffusion des techniques et changement social en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau de Recherche « Anthropologie Comparative des Sociétés Musulmanes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Anthropologie Sociale - EHESS - CNRS, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité de M. Foucault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Oct 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie structurale de Claude Lévi-Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d’Istanbul, service culturel de l’Ambassade de France en Turquie, Jun 2003, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La perception par les intellectuels français de la politique iranienne à l’égard des États-Unis et d’Israël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Stratégiques, Feb 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mondialisation et les cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (IPIS-MIAE), Feb 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mondialisation et minorités au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques, Centre des Hautes Etudes Internationales, Université de Téhéran, Oct 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postes, télécoms : comment les réseaux et les &amp;quot;toiles&amp;quot; marquent la géographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Cafés géographiques de Paris, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Habitus et stratégie chez P. Bourdieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de doctorat, Département des Sciences Politiques, Université de Téhéran, Feb 2002, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie et la sociologie du développement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Faculté des Sciences Sociales, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à l’invitation de J-P Albert et A. Fine, Responsables de la Formation Doctorale d’Anthropologie (Université Paul Sabatier - Centre d’Anthropologie - CNRS), May 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexion sur la question du dialogue entre les civilisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la Table ronde franco-iranienne « Histoire des relations culturelles franco-iraniennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-IPIS, Dec 2001, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approche anthropologique de la culture politique française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie et développement en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée des travaux de l’UMR-CNRS 7528 « Monde iranien », Collège de France, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Technologies et mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (I.P.I.S), Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle des armées sassanides dans la diffusion des étriers au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie, Université de Téhéran, Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les courants de l’anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, May 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contacts et échanges entre la Chine et l’Iran à l’époque prémoderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, May 1999, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la deuxième séance « Transfert et naturalisation : le cas des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Traduire, transposer, naturaliser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales CNRS (Direction : Professeur Roshdi Rashed) et l’Université de Tokyo, Oct 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’aspect idéologique du concept de despotisme oriental : le pouvoir mongol en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, May 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Braudel, Foucault, le pouvoir et l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, Apr 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bourdieu, critique du structuralisme de Lévi Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 1998, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Problèmes de méthode en ethnologie des techniques du monde iranien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de DEA - Ethnologie, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Structuralisme, histoire et politique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences politiques, Université de Téhéran, Jun 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lévi-Strauss, lecteur de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et Littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur les diffusions de techniques entre la Chine et l’Iran islamique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Hozeh Baqer ol-Olum, Mar 1997, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intérêt des sources littéraires pour l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La poste à relais dans l'empire mongol : Chine et Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituts d'Extrême Asie du Collège de France, Association Culturelle Franco-Mongole (Association pour le développement des relations culturelles, scientifiques et techniques entre la France et la Mongolie), Jan 1996, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de communication et de diffusion des informations politiques, scientifiques et techniques dans l’Orient islamique aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire des Sciences et des Philosophies Arabes et Médiévales (CNRS - Directeur : R. Rashed), Apr 1995, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de courriers officiels en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120ème Congrès du CTHS : " Correspondre jadis et naguère "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'orientalisme : critiques et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Sep 1994, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le réseau de poste dans l'empire mongol : contrôle régalien de l'information et de la fiscalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire DEA-Recherche « Pouvoirs régaliens et genèse des États en Méditerranée traditionnelle », Directeur Pr. T. Bianquis, Maison de l'Orient Méditerranéen, Université Lyon II, Feb 1994, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éléments sur la situation de l'anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, Sep 1994, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les médias et le monde musulman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Feb 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formes de rationalité en Islam : Alî 'Abd al-Razziq, Edouard Said, Fouad Zakariya et l'orientalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Mar 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion d'une technique de contrôle de l'information, de l'espace et des populations en Eurasie aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Dec 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de l'ouvrage « La poste à relais. La diffusion d'une technique de pouvoir à travers l'Eurasie-Chine-Islam-Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...3104 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863941v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02863954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Anthropologie et histoire : le cas de la diffusion de la poste à relais à l'époque mongole »</w:t>
               </w:r>
@@ -9386,275 +9386,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La situation des Kurdes : les raisons d’un exil », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La guerre en Afghanistan : quels effets sur l’embargo de l’Irak ? », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « Les Kurdes entre le pouvoir irakien et les Etats-Unis », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « À propos du projet américain de “sanctions intelligentes” contre l’Irak », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864062v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02864941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFP Audio. « L’embargo de l’Irak », Interview, France</w:t>
               </w:r>
@@ -10429,51 +10429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>