--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -255,151 +255,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Diffusion of a Postal Relay System in Premodern Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Kimé, 200 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion of techniques, Globalization and Subjectivities (Trad. modifiée de &amp;quot;La diffusion des techniques et les cultures&amp;quot;, Kimé, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé, 120 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561053v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02561052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Poste à relais en Eurasie : la diffusion d'une technique d’information et de pouvoir, Chine-Iran-Syrie- Italie</w:t>
               </w:r>
@@ -1031,165 +1031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un savant chinois en terre d'Islam : à propos de la rencontre entre le médecin et philosophe persan Râzî et un lettré chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orient au cœur, Mélanges en l'honneur d'André Miquel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Maisonneuve et Larose, pp.223-228, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yâm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Encyclopédie de l'Islam (version anglaise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions E-J. Brill, pp.183-184, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705463v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00705467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur américain et la chaise de coiffeur persane (un cas iranien de technologie appropriée)</w:t>
               </w:r>
@@ -1624,1640 +1624,1640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Note on the Question of Animal Suffering in Medieval Islam (Muslim Mu‘tazilite Theology Confronted by Manichean Iranian Thought) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp. 30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Irak ve levant islam devletinde arap ‘’Baharlari’’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teorik Bakış</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp. 65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Note on the Question of Animal Suffering in Medieval Islam (Muslim Mu‘tazilite Theology Confronted by Manichean Iranian Thought) »</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Islam et démocratie politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp. 299-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction tardive du diable et de la brouette au Moyen-Orient. Un problème pour l'anthropologie des diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48-49, pp.255-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of Cultural Models, Body Transformations and Technology in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (1), pp. 30-35</w:t>
+              <w:t xml:space="preserve">, 2006, issue 1, pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 150, pp. 299-306</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De certains modes d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rémanences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'introduction tardive du diable et de la brouette au Moyen-Orient. Un problème pour l'anthropologie des diffusions</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et ses réseaux : la poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 71, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étriers. Contribution à l'étude de leur diffusion de l'Asie vers les mondes iranien et arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 48-49, pp.255-268</w:t>
+              <w:t xml:space="preserve">, 2001, 37, pp.155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, issue 1, pp.107-111</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chariot à main iranien (gâri-yé dasti). Modes de transport, rationalité technique et logique d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33, pp.145-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17, pp.155-156</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur le mot Barîd (al-barîd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luqmân, Annales des Presses Universitaires d'Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, XV, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 71, pp.38-40</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Râyâneh pishrafteh americâ-i va sandalî salmânî irâni » (traduction en persan de « L’ordinateur américain et la chaise de coiffeur »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hamshari (quotidien iranien), Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n°1852 (Section Science, 15 juin), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37, pp.155-171</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cahen, l'historien et l'engagement politique : entretien avec Maxime Rodinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica, The Journal of Arabic and Islamic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tome XLIII, Fasc. I, pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, n°1852 (Section Science, 15 juin), 1 p</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Xâvarshénâsî : naqd-é ân va céshmandâz konûnî »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kelk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n°67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 33, pp.145-165</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orientalisme : critiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luqmân</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, XV, pp.35-42</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ahammiyat-é barrési-yé nahvé-yé éshâ’e-yé teknolojî dar motâléât-é ensânshénâsî » (L'importance des diffusions technologiques en anthropologie ; trad. en persan : M. J. Rafîfar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de Sciences sociales (Journal of social sciences letter, Nameh-ye olum-e ejtemâi en persan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (7), pp. 312-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Cahen, l'historien et l'engagement politique : entretien avec Maxime Rodinson</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardomshénâsî va entéshâr&amp;quot; (Anthropologie et diffusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néga-é No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n°19, pp.214-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on écrit l'histoire... de l'Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Micheau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Cheikh-Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica, The Journal of Arabic and Islamic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Tome XLIII, Fasc. I, pp.7-27</w:t>
+              <w:t xml:space="preserve">, 1993, tome XL, pp.199-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, n°67</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une technique nomade à une pratique bureaucratique : la tamghâ des Turcs et des Mongols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toplumbilim (Revue des Sciences Sociales de l'Université d'Istanbul)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, pp.21-29</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur le Tâlî kitâb wafayât al-'a'yân d'Ibn al-Suqâ'î : une précieuse source quant aux relations mamlûko-mongoles au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 66, pp.94-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 1 (7), pp. 312-316</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur une question d'héraldique mamlûke : l'origine du &amp;quot;lion passant à gauche&amp;quot; du Sultan Baybars al-Bunduqdârî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 66, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, n°19, pp.214-218</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre du gouverneur de Karak. Relations entre Mamlûks et Mongols au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Mongoles et Sibériennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 18, pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1993, tome XL, pp.199-247</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note sur l'origine du mot arabe funduq »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 64, pp. 165-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1, pp.50-51</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le problème de l'origine d'une pratique des chancelleries mamlûkes : la Turra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 64, pp.160-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705396v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3338,5202 +3338,5202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Reset Technology : à l’heure du changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshops organisés par Bruno Latour et Martin Guinard, Université de Téhéran et Institut d’Histoire des Sciences – Fondation Pejman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ancient Techniques Today ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reset Modernity, Workshops organisés par Bruno Latour et Martin Guinard, Université de Téhéran et Institut d’Histoire des Sciences – Fondation Pejman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Questions About the Oriental Origin of the Milanese Postal Relay System »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress : Postal history: Multidisciplinary and Diachronic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prato, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Exigence et rationalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Roshdi Rashed, Institut du Monde Arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Techniques et globalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de doctorat de Sociologie Politique du Professeur A. Naghibzadeh, Université Azad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du firaq shi’e de Nawbakhti à la réflexion sur les Hozvaresh »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à l’historien iranien Mohammad Javad Mashkour, dans le cadre de la cérémonie de remise du Prix M. J. Mashkour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nomades arabes et iraniens entre précarité et sécurité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Vivre en mobilité II, EA 1571, organisée par Claudia Moatti, Professeur d’Histoire romaine (Université Paris VIII - Département d’Histoire), Musée d’Histoire de Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie sans Orient ni Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Langues, Cultures et Médias en Méditerranée : Textes, Discours, et Frontières », Université de Ouarzazate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint-Denis, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie et l’Etat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’anthropologie et l’Etat »</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modernité, Postmodernité et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le vie quotidienne ? Non, la vie simplement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication aux «Journées de l’Association des Documentaristes Iraniens », thème : La vie quotidienne (autour des œuvres d’Henri Lefebvre et de M. Michel de Certeau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marx, Wittfogel et les sociétés d’Asie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Ouarzazate, Maroc</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’idée de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département de Philosophie et des Sciences Politiques du Hozeh Baqer ol-Olum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Techniques de communication, techniques de transport dans le monde musulman : autour de mon ouvrage La poste à relais en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au réseau de recherche « Anthropologie comparative des sociétés musulmanes », Laboratoire d’Anthropologie Sociale, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le christianisme et la formation de l’État en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au Département des Sciences Politiques, Université de Téhéran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qom, Iran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Foucault, Deleuze, le pouvoir et l’anthropologie politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« A propos des ‘Printemps arabes’ (2011-2013) »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau, Montaigne, Lévi-Strauss et l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pour le 300ème anniversaire de la naissance de Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d'Arkéma, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qui circule dans l’espace islamique arabe et iranien prémoderne, pourquoi et comment ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international "Le marché au Moyen Age, El mercat, un món de contactes i intercanvis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"/>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux conférences-débats autour du livre de D. Gazagnadou " La diffusion des techniques et les cultures "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Foucault, Deleuze, le pouvoir et l’anthropologie politique »</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Naissance et expansion de la civilisation arabo-islamique - religion et civilisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence devant l’Association des Francophones d’Abu Dhabi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Orient existe-t-il ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Connaissance de l’Orient »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue des civilisations : hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Centre culturel et des médias Cheikh Sultan bin Zayed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Who and What Travelled by the Postal Relay Systems in the Premodern Eurasia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par le Center for Ancient Studies, Université de Pennsylvanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les partis politiques français et leurs positions sur les questions du Moyen-Orient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2012, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Karl Wittfogel et le despotisme oriental »</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité chez Foucault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Olinda Célestino : Anthropologue américaniste du Laboratoire d’Anthropologie Sociale et enseignante à l’Université Paris VIII »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel Péruvien, Maison de l’Amérique Latine, Jan 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie politique et la question de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des Hautes Études Internationales, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Routes de poste, diffusion de l’information, appareils d’Etat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication dans le séminaire de DEA de Géographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Ch. Grataloup, Institut de Géographie, Dec 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diffusion des techniques et changement social en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau de Recherche « Anthropologie Comparative des Sociétés Musulmanes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Anthropologie Sociale - EHESS - CNRS, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la 4e séance du Colloque International du CNRS « Science et Philosophie dans l’Iran du Xe siècle : al-Siji et ses contemporains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales et l’Ambassade d’Iran à Paris, CNRS, Dec 2004, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de gouvernementalité de M. Foucault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Oct 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bam, six mois après le tremblement de terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Président de séance de la conférence de solidarité et de recherche de financement pour la construction d’un centre pour handicapés à Bam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Mme M. Mehramouz, UNESCO, Jul 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michel Foucault et l’exercice du pouvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie structurale de Claude Lévi-Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d’Istanbul, service culturel de l’Ambassade de France en Turquie, Jun 2003, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mondialisation et les cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (IPIS-MIAE), Feb 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mondialisation et minorités au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Sciences Politiques, Centre des Hautes Etudes Internationales, Université de Téhéran, Oct 2002, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postes, télécoms : comment les réseaux et les &amp;quot;toiles&amp;quot; marquent la géographie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de Sciences Politiques de la Faculté de Droit et des Sciences Politiques, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Cafés géographiques de Paris, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international pour le 300ème anniversaire de la naissance de J. J. Rousseau, organisé par le Département de Langue et civilisation française, Université de Téhéran, Oct 2012, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Habitus et stratégie chez P. Bourdieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de doctorat, Département des Sciences Politiques, Université de Téhéran, Feb 2002, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Routes de la Soie »</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La perception par les intellectuels français de la politique iranienne à l’égard des États-Unis et d’Israël »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité d’Entreprise d’Arkéma, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Centre d’Études Stratégiques, Feb 2002, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de LLeida - Professeur Flocel Sabaté, Jul 2011, Catalogne, Espagne</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexion sur la question du dialogue entre les civilisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2009, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à l’invitation de J-P Albert et A. Fine, Responsables de la Formation Doctorale d’Anthropologie (Université Paul Sabatier - Centre d’Anthropologie - CNRS), May 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par le Professeur Bernard Franco de l’Université Sorbonne Abu Dhabi, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la Table ronde franco-iranienne « Histoire des relations culturelles franco-iraniennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS-IPIS, Dec 2001, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approche anthropologique de la culture politique française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’anthropologie et la sociologie du développement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Sociales, Université de Téhéran, Apr 2001, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Co-organisation et ouverture du Colloque International d’Archéologie et d’Archéozoologie (ASWA)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Technologies et mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute for Political and International Studies (I.P.I.S), Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle des armées sassanides dans la diffusion des étriers au Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie, Université de Téhéran, Jun 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les courants de l’anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, May 2000, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie et développement en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée des travaux de l’UMR-CNRS 7528 « Monde iranien », Collège de France, Mar 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contacts et échanges entre la Chine et l’Iran à l’époque prémoderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International pour le Dialogue entre les Civilisations, May 1999, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de la deuxième séance « Transfert et naturalisation : le cas des techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Traduire, transposer, naturaliser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le Centre d’Histoire des Sciences et des Philosophies Arabes et Médiévales CNRS (Direction : Professeur Roshdi Rashed) et l’Université de Tokyo, Oct 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Braudel, Foucault, le pouvoir et l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, Apr 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bourdieu, critique du structuralisme de Lévi Strauss »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Apr 1998, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’aspect idéologique du concept de despotisme oriental : le pouvoir mongol en Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Howzeh Baqer ol-Olum, May 1998, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Structuralisme, histoire et politique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences politiques, Université de Téhéran, Jun 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lévi-Strauss, lecteur de Montaigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et Littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur les diffusions de techniques entre la Chine et l’Iran islamique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le concept de postmodernité dans la philosophie de Jean-François Lyotard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Sciences et Philosophies Politiques, Hozeh Baqer ol-Olum, Mar 1997, Qom, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intérêt des sources littéraires pour l’anthropologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Langue et littérature françaises, Université Shahid Béheshti, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Problèmes de méthode en ethnologie des techniques du monde iranien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de DEA - Ethnologie, Institut d’Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, May 1997, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La poste à relais dans l'empire mongol : Chine et Iran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituts d'Extrême Asie du Collège de France, Association Culturelle Franco-Mongole (Association pour le développement des relations culturelles, scientifiques et techniques entre la France et la Mongolie), Jan 1996, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de courriers officiels en Eurasie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120ème Congrès du CTHS : " Correspondre jadis et naguère "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux de communication et de diffusion des informations politiques, scientifiques et techniques dans l’Orient islamique aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire des Sciences et des Philosophies Arabes et Médiévales (CNRS - Directeur : R. Rashed), Apr 1995, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éléments sur la situation de l'anthropologie en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Ethnologie, Faculté des Sciences Sociales, Université de Téhéran, Sep 1994, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les médias et le monde musulman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Feb 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formes de rationalité en Islam : Alî 'Abd al-Razziq, Edouard Said, Fouad Zakariya et l'orientalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Mar 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La diffusion d'une technique de contrôle de l'information, de l'espace et des populations en Eurasie aux XIIIe et XIVe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Dec 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de l'ouvrage « La poste à relais. La diffusion d'une technique de pouvoir à travers l'Eurasie-Chine-Islam-Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Partenariat entre le CNRS-MNHN, l’Abu Dhabi Culture and Heritage Organisation et le Service culturel de l’Ambassade de France aux Emirats Arabes Unis, Nov 2008, Al-Aïn, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, Institut du Monde Arabe, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Philadelphie, United States</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le réseau de poste dans l'empire mongol : contrôle régalien de l'information et de la fiscalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire DEA-Recherche « Pouvoirs régaliens et genèse des États en Méditerranée traditionnelle », Directeur Pr. T. Bianquis, Maison de l'Orient Méditerranéen, Université Lyon II, Feb 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'orientalisme : critiques et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Sep 1994, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le concept de gouvernementalité chez Foucault »</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'anthropologie et la question des diffusions techniques et culturelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, 2005, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Oct 1993, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Michel Foucault et l’exercice du pouvoir »</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie et histoire : le cas de la diffusion de la poste à relais à l'époque mongole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département des Sciences Politiques, Université de Téhéran, Feb 2004, Téhéran, France</w:t>
+              <w:t xml:space="preserve">, Fondation de l'Encyclopédie de l'Islam, Dec 1993, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...3035 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02863978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'importance des diffusions technologiques en anthropologie (A. Leroi-Gourhan et J. Needham) »</w:t>
               </w:r>
@@ -9386,461 +9386,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La guerre en Afghanistan : quels effets sur l’embargo de l’Irak ? », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « Les Kurdes entre le pouvoir irakien et les Etats-Unis », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « À propos du projet américain de “sanctions intelligentes” contre l’Irak », France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radio Méditerranée Internationale (Medi 1). Interview : « La situation des Kurdes : les raisons d’un exil », France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gazagnadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Inter. « Les effets socio-économiques de l’embargo en Irak », Interview par Jean-Jacques Bernard in L’invité du jour, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télévision Blomberg. « 10 ans d’embargo en Irak, et après ? », Interview, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFP Audio. « L’embargo de l’Irak », Interview, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gazagnadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864946v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02864955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévision Arte-infos. « L’Europe et l’embargo de l’Irak », Interview, France</w:t>
               </w:r>
@@ -10429,51 +10429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gazagnadou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17526" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>