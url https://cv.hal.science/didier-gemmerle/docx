--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -975,187 +975,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Reconstruction using the Cooperation of 3D Segments and 3D Facets Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Step Edge to Line Edge: Combining Geometric and Photometric Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Filbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Sixth International Conference on Tools with Artificial Intelligence. TAI 94</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MVA'94 IAPR Workshop on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Kawasaki, Japan. pp.87-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767743v1</w:t>
+                <w:t xml:space="preserve">hal-03767430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Step Edge to Line Edge: Combining Geometric and Photometric Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object Reconstruction using the Cooperation of 3D Segments and 3D Facets Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA'94 IAPR Workshop on Machine Vision Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings Sixth International Conference on Tools with Artificial Intelligence. TAI 94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, New Orleans, United States. pp.776-779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAI.1994.346403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767430v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of 3D Views from Strereoscopic Triplet of Images</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ingels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aila S&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Astaburuaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1994.346403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S Stoica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL076N" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ingels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aila S&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Astaburuaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1994.346403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S Stoica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL076N" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>