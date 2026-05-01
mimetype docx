--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -668,537 +668,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hug model: parameter estimation via the ABC Shadow algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reype</w:t>
+                <w:t xml:space="preserve">Study the galaxy distribution characterisation via Bayesian statistical learning of spatial marked point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu S. Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RING Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure Géologie Nancy, Sep 2023, Nancy, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, École nationale supérieure de géologie (ENSG) Nancy, Sep 2023, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163654v1</w:t>
+                <w:t xml:space="preserve">hal-04163649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study the galaxy distribution characterisation via Bayesian statistical learning of spatial marked point processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Gillot</w:t>
+                <w:t xml:space="preserve">Hug model: parameter estimation via the ABC Shadow algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu S. Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RING Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École nationale supérieure de géologie (ENSG) Nancy, Sep 2023, Nancy, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure Géologie Nancy, Sep 2023, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2308.04441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163649v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of 3D segments and 3D facets information for object reconstruction</w:t>
+                <w:t xml:space="preserve">Object Reconstruction using the Cooperation of 3D Segments and 3D Facets Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Filbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA'94 IAPR Workshop on Machine Vision Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings Sixth International Conference on Tools with Artificial Intelligence. TAI 94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, New Orleans, United States. pp.776-779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAI.1994.346403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767444v1</w:t>
+                <w:t xml:space="preserve">hal-03767743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Step Edge to Line Edge: Combining Geometric and Photometric Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cooperation of 3D segments and 3D facets information for object reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Filbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MVA'94 IAPR Workshop on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1994, Kawasaki, Japan. pp.87-90</w:t>
+              <w:t xml:space="preserve">, Dec 1994, Kawasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767430v1</w:t>
+                <w:t xml:space="preserve">hal-03767444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Reconstruction using the Cooperation of 3D Segments and 3D Facets Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Step Edge to Line Edge: Combining Geometric and Photometric Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Filbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Sixth International Conference on Tools with Artificial Intelligence. TAI 94</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MVA'94 IAPR Workshop on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Kawasaki, Japan. pp.87-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAI.1994.346403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767743v1</w:t>
+                <w:t xml:space="preserve">hal-03767430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of 3D Views from Strereoscopic Triplet of Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Filbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu S Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Conference of the International Association for Mathematical Geosciences, IAMG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ingels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aila S&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Astaburuaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1994.346403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S Stoica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL076N" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gemmerl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ingels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aila S&#228;rkk&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Astaburuaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163649v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reype" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.04441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.1994.346403" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Filbois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S Stoica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL076N" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>