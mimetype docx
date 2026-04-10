--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2058,2731 +2058,2731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Future‐proofing policies – How foresight shapes European Union governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing into the trees; why EU personnel and professionals studies are flourishing and why they matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Gadbled</w:t>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What future for EU foresight? A critical perspective on the institutionalisation of foresight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lieve van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.349-360. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.443-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779606v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing into the trees; why EU personnel and professionals studies are flourishing and why they matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+                <w:t xml:space="preserve">Conclusions: into the forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Westlake</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418959⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: studying people building Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gaïti</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993-…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 84 (2), pp.6-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.084.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Future‐proofing policies – How foresight shapes European Union governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gadbled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.443-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eulj.12528⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.349-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Martin Westlake</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU leadership constellation: neither monist nor pluralist, but triarchical. An analysis of the profiles of the 300 dominant administrative and political positions in the EU institutions in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418952⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2441163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà le champ de l’eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Politics and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418953⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 253-254 (3), pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.253.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marylou Hamm</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérand, Un sociologue à la Commission européenne , Paris, Presses de Sciences po, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 84 (2), pp.6-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.084.0006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.88-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.080.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sophia Bordier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la théorie des champs nous dit de l’administration européenne (I). Un retour réflexif sur le champ de l’eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Politics and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2441163⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.883-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dirige les administrations du triangle institutionnel et des agences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181 (1), pp.65-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ administratif européen : quelles transformations (2011-2021) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.849-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ administratif européen : acteurs et instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la théorie des champs nous dit de l’administration européenne (II) : les transformations du champ bureaucratique européen (2000-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.933-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The field of European economic governance and austerity policies: Exploratory elements (2002–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.47-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25903276-bja10021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting the European Civil Service: A Research Agenda and Some Materials for a Social and Political History of Personnel Statistics in the European Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXXV (2), pp.105-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis (Varoufakis), the Minotaur, and the Field of Eurocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.216-247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la fois pilote et victime de l'austérité ? Les transformations de l'administration de l'Union européenne sous l'effet de la crise economique et financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151-152 (3), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.151.0805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel pouvoir de « l'eurocratie » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.019.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don’t Throw Out the “Brussels Bubble” with the Bathwater: From EU Institutions to the Field of Eurocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-5687.2011.00137_2.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium Introduction: French historical and political sociology of the EU: Some theoretical and methodological challenges for institutional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.111-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From above and from below : A Political Sociology of European Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.93-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2010.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do skills kill?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration de l'Union européenne à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The historical and political sociology of the European Union: A uniquely French methodological approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3-4), pp.437-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie historique et politique de l'Union européenne :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 25, p.53-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les très hauts fonctionnaires de la Commission européenne : genèse et structure d'un capital institutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 253-254 (3), pp.52-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 166-167, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENÈSE ET STRUCTURE D'UN CAPITAL INSTITUTIONNEL EUROPÉEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2 (n° 166-167), p. 38-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et structure d'un capital institutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166-167 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.166.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Directeurs Généraux de la Commission européenne. Premiers éléments d'une enquête prosopographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27-28, pp.6-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 80 (2), pp.88-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.080.0088⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 14, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.014.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophia Bordier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04689442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Directeurs Généraux de la Commission européenne. Premiers éléments d'une enquête prosopographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...1448 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lasalle</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 27-28, pp.6-33</w:t>
-[...171 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 &amp; 28, p. 6-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5299,98 +5299,744 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/polix.1992.1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU Cabinet System: A Reflector and Actor of EU Political Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Group of Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Glasgow ( Virtual ), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does society matter? A reflexive testimony on the defense of social sciences and humanities in Horizon Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Biennial Conference of the ECPR Standing Group on the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Jun 2024, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruses de l'autorité charismatique et paradoxe de la légitimation de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PENSER LES SOCIÉTÉS ET LES POUVOIRS AVEC MAX WEBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Félix BLANC, Raphaëlle LAIGNOUX, Francisco ROA BASTOS, Victor STRAZZERI, Sep 2022, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eurocratic Paradox. Amtscharisma, Caesarist Challenges and European Political Crisis in Pre-and Post-Maastricht Treaty Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the German Sociological Association (DGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions within Eurocracy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Consortium of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la « crise » et l'historiographie de l'UE : quelques pistes en guise de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Racine et développement du traité de Rome”, Université du luxembourg-Institut Pierre Werner, Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Historical and political sociology of the EU : what's new in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Do We Need Sociology to understand EU", European Consortium of Political Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does professionalization matter (or why studying the professionals of European institutions and policies) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Pan-European Conference on European Union Politics, European Consortium of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science politique face à construction européenne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, p. 93-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologies et ethnographies de l’UE - première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5406,203 +6052,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (84), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Future-proofing policies – How foresight shapes European Union governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gadbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieve van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (3), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993- …) - Seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5618,204 +6264,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2024), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du champ administratif européen (2015-2021) - II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (181), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du champ administratif européen (2015-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 (180), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French historical and political sociology of the EU: some theoretical and methodological challenges for institutional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5827,1773 +6473,1194 @@
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (2), 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est l'administration de la Commission européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, 196 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27-28, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00429536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe en formation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (43), 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...507 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2024, European Administrative Governance, 978-3-031-64694-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.21204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.21204⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Civil Service in (Times of) Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51792-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-51792-6⟩</w:t>
+                <w:t xml:space="preserve">halshs-03059548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Field of Eurocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Rowell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan UK, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137294708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ de l'eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.356, 2012, ISBN : 978-2-7178-6132-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00689734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, pp.392, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.356, 2012, ISBN : 978-2-7178-6132-7</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, coll. » sociologie politique européenne», 392 p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Républiques en propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Déloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, pp.392, 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, pp.484, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre la propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.296, 2004, études politiques, Bastien François</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de l'Europe politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, coll. » sociologie politique européenne», 330 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science des médias, jalons pour une histoire politique Paris, L'Harmattan, coll. « médias et civilisation », 2001, 250</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Strasbourg, coll. » sociologie politique européenne», 392 p, 2007</w:t>
+              <w:t xml:space="preserve">l'harmattan, pp.250, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...246 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7603,215 +7670,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deconsecrated administration: EU civil servants from mission to management&amp;quot;, Paper presented for the European Group on Public Administration meeting, Toulouse, September 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do skills kill ? Les enjeux de la requalification de la compétence des eurofonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les institutions (européennes) socialisent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7821,290 +7888,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie historique et politique de l'intégration européenne, Politika, https://www.politika.io/fr/article/sociologie-historique-politique-lintegration-europeenne-deuxieme-partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique et politique de l'intégration européenne- 1. https://www.politika.io/fr/article/sociologie-historique-politique-lintegration-europeenne-premiere-partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Europeanization of political and administrative careers. The case of the directors- general of the Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Civil servant unions and social construction of the European civil service : sociological perspectives on eurocrats identity”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8114,98 +8181,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ bureaucratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8215,161 +8282,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Monde de régions ? Echanges et croisements disciplinaires sur l’intégration régionale dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Calmes Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Collège international des sciences territoriales (CIST); Laboratoire d'excellence (LabEx) DynamiTe; UMR Prodig. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8437,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF2748AB"/>
+    <w:nsid w:val="9B896410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8668,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>