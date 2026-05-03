--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -306,429 +306,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The European Union's civil service in turbulent times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Routledge, pp.250-262, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003428138-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17. What the field of eurocracy tells us about European policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bringing Bourdieu's Theory of Fields to Critical Policy Analysis (2024): 283.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar, 2024, 1-80392-400-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Who Leads the Administrations of the Institutional Triangle and the Agencies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Georgakakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.227-259, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Topography of EU Administrative Space. Conclusive Remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.429-435, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Changing Topography of the EU Administrative Space: From EU Governance to Its Administrative Terrain—An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-24, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862830v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le champ de l’Eurocratie nous dit des politiques européennes</w:t>
               </w:r>
@@ -854,174 +854,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Handbook of Political Sociology: Two Volume Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE Publications Ltd, pp.1083-1102, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781526416513.n64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La science politique de l’Europe à la fin des années 90 en France : retour réflexif sur un texte oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Larat Fabrice, Mangenot Michel, Sylvain Schirmann, dir., Les études européennes. Genèse et institutionnalisation, Paris, Hors-Série collection FARE, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762190v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03762104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre technocratie et politique. Ce qu’une analyse structurale (du champ de l’eurocratie) nous dit du Parlement européen, et le contraire</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s leadership in the EU institutions: a comparative prosopography between 2016 and 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,781 +2058,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Par-delà le champ de l’eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 253-254 (3), pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.253.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Future‐proofing policies – How foresight shapes European Union governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gadbled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve van Woensel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.349-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seeing into the trees; why EU personnel and professionals studies are flourishing and why they matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Westlake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What future for EU foresight? A critical perspective on the institutionalisation of foresight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (3), pp.443-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eulj.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions: into the forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: studying people building Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993-…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 84 (2), pp.6-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.084.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Robin Gadbled</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU leadership constellation: neither monist nor pluralist, but triarchical. An analysis of the profiles of the 300 dominant administrative and political positions in the EU institutions in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23745118.2024.2441163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862795v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04779655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mérand, Un sociologue à la Commission européenne , Paris, Presses de Sciences po, 2021.</w:t>
               </w:r>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui dirige les administrations du triangle institutionnel et des agences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3799,352 +3799,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do skills kill?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration de l'Union européenne à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symposium Introduction: French historical and political sociology of the EU: Some theoretical and methodological challenges for institutional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.111-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From above and from below : A Political Sociology of European Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (1), pp.93-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/cep.2010.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520888v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">halshs-03059572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical and political sociology of the European Union: A uniquely French methodological approach?</w:t>
               </w:r>
@@ -6000,321 +6000,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologies et ethnographies de l’UE - première partie</w:t>
+                <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993- …) - Seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 3 (2024), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologies et ethnographies de l’UE - première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2 (84), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Future-proofing policies – How foresight shapes European Union governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gadbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieve van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (3), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975628v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations du champ administratif européen (2015-2021) - II</w:t>
               </w:r>
@@ -6425,174 +6425,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Où en est l'administration de la Commission européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 133, 196 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French historical and political sociology of the EU: some theoretical and methodological challenges for institutional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (2), 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'Europe</w:t>
               </w:r>
@@ -7209,177 +7209,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00689734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, coll. » sociologie politique européenne», 392 p, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg, pp.392, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282780v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Républiques en propagande</w:t>
               </w:r>
@@ -7740,151 +7740,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les institutions (européennes) socialisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do skills kill ? Les enjeux de la requalification de la compétence des eurofonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471894v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7896,151 +7896,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie historique et politique de l'intégration européenne- 1. https://www.politika.io/fr/article/sociologie-historique-politique-lintegration-europeenne-premiere-partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique et politique de l'intégration européenne, Politika, https://www.politika.io/fr/article/sociologie-historique-politique-lintegration-europeenne-deuxieme-partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762674v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03762672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europeanization of political and administrative careers. The case of the directors- general of the Commission</w:t>
               </w:r>
@@ -8504,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B896410"/>
+    <w:nsid w:val="A7C249B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>