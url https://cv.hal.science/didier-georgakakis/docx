--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -126,5223 +126,5223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s leadership in the EU institutions: a comparative prosopography between 2016 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2025.2507271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« S’investir dans la domesticité du champ » : réflexivité scientifique et participation à la défense des intérêts des SHS dans Horizon Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 85 (3), pp.134-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.085.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà le champ de l’eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 253-254 (3), pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.253.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions: into the forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Future‐proofing policies – How foresight shapes European Union governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gadbled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieve van Woensel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.349-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: studying people building Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993-…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 84 (2), pp.6-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.084.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing into the trees; why EU personnel and professionals studies are flourishing and why they matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2418959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What future for EU foresight? A critical perspective on the institutionalisation of foresight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.443-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU leadership constellation: neither monist nor pluralist, but triarchical. An analysis of the profiles of the 300 dominant administrative and political positions in the EU institutions in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2441163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérand, Un sociologue à la Commission européenne , Paris, Presses de Sciences po, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.88-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.080.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la théorie des champs nous dit de l’administration européenne (I). Un retour réflexif sur le champ de l’eurocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.883-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dirige les administrations du triangle institutionnel et des agences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181 (1), pp.65-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ administratif européen : quelles transformations (2011-2021) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.849-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ administratif européen : acteurs et instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la théorie des champs nous dit de l’administration européenne (II) : les transformations du champ bureaucratique européen (2000-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (4), pp.933-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.0933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The field of European economic governance and austerity policies: Exploratory elements (2002–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.47-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25903276-bja10021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting the European Civil Service: A Research Agenda and Some Materials for a Social and Political History of Personnel Statistics in the European Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXXV (2), pp.105-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis (Varoufakis), the Minotaur, and the Field of Eurocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.216-247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la fois pilote et victime de l'austérité ? Les transformations de l'administration de l'Union européenne sous l'effet de la crise economique et financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151-152 (3), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.151.0805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel pouvoir de « l'eurocratie » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.019.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don’t Throw Out the “Brussels Bubble” with the Bathwater: From EU Institutions to the Field of Eurocracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-5687.2011.00137_2.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do skills kill?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration de l'Union européenne à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.133.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03059572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium Introduction: French historical and political sociology of the EU: Some theoretical and methodological challenges for institutional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.111-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From above and from below : A Political Sociology of European Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.93-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2010.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The historical and political sociology of the European Union: A uniquely French methodological approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3-4), pp.437-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie historique et politique de l'Union européenne :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 25, p.53-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les très hauts fonctionnaires de la Commission européenne : genèse et structure d'un capital institutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166-167, pp.39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENÈSE ET STRUCTURE D'UN CAPITAL INSTITUTIONNEL EUROPÉEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2 (n° 166-167), p. 38-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et structure d'un capital institutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166-167 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.166.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Directeurs Généraux de la Commission européenne. Premiers éléments d'une enquête prosopographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27-28, pp.6-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.014.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04689442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Directeurs Généraux de la Commission européenne. Premiers éléments d'une enquête prosopographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 &amp; 28, p. 6-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démission de la Commission européenne : scandale et tournant institutionnel (oct. 1998 - mars 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38-39, p. 39-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre la propagande d'État ? Création et échecs du Commissariat général à l'Information (juillet 1939-avril 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48 (5), pp.606-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.1998.395304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux &amp;quot;origines&amp;quot; de la communication gouvernementale : Socio-histoire d'un oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quad.1997.1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commissariat général à l'information et la drôle de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 108 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.1996.4421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double figure des conseils en communication politique. Mises en scène des communicateurs et transformations du champ politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 24 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/socco.1995.1475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences sociales et action culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24, p. 57-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un prophète construit par ses censeurs ? Bernard Cathelat et ses «socio-styles», entre controverse et succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (19), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polix.1992.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mission to management: The rise and fall of the European public service spirit or how NPM reforms. challenge the legitimation of public staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Peters and Donald Savoie (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What happened. The deline of the public service in democratic governments (https://idjs.ca/images/publications/What_Happened_book_EN_9780886593063_DIGITAL.pdf)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.269-288, 2025, 978-0-88659-306-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mission à la gestion : l’essor et le déclin de l’esprit de la fonction publique européenne ou comment les réformes de la NGP font obstacle à la légitimation des fonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peters, B. Guy, dir.; Savoie, Donald J., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUE S’EST-IL PASSÉ? Le DÉCLIN de la FONCTION PUBLIQUE dans les GOUVERNEMENTS DÉMOCRATIQUES (https://idjs.ca/fr/publications-fr/que-s-est-il-passe-le-declin-de-la-fonction-publique-dans-les-gouvernements-democratiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-328, 2025, ISBN 978-0-88659-307-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Union's civil service in turbulent times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Routledge, pp.250-262, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003428138-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17. What the field of eurocracy tells us about European policies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing Bourdieu's Theory of Fields to Critical Policy Analysis (2024): 283.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elgar, 2024, 1-80392-400-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04527234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Leads the Administrations of the Institutional Triangle and the Agencies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Georgakakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.227-259, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Topography of EU Administrative Space. Conclusive Remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.429-435, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Changing Topography of the EU Administrative Space: From EU Governance to Its Administrative Terrain—An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Changing Topography of EU Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-24, 2024, European Administrative Governance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64695-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le champ de l’Eurocratie nous dit des politiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les structures sociales de l’action publique. Analyser les politiques publiques  avec la sociologie des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Croquant, pp.483-517, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04527238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe : ensemble, tout devient impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la connerie en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 347-361, Edition des sciences humaines, pp.Jean-François Marmion, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Political Sociology: Two Volume Set</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications Ltd, pp.1083-1102, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781526416513.n64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science politique de l’Europe à la fin des années 90 en France : retour réflexif sur un texte oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Larat Fabrice, Mangenot Michel, Sylvain Schirmann, dir., Les études européennes. Genèse et institutionnalisation, Paris, Hors-Série collection FARE, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre technocratie et politique. Ce qu’une analyse structurale (du champ de l’eurocratie) nous dit du Parlement européen, et le contraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Michon, Le Parlement européen au travail, Rennes, PUR,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fields with Fields? Concluding Remarks on the Relationships between the European Civil Society and the EU Bureaucratic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Civil Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.229-242, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137500724_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Civil Service as a Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Beck, Franz Thedieck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Dimension of Administrative Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos-Verlag, p. 283-298, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hauts fonctionnaires de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Eymeri-Douzans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Belot, Paul Magnette, Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science politique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2008, études politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit Gouvernance ? Le non usage de la notion par les élus en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine de Lassalle; Didier Georgakakis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèse et usage politique d'un livre blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.392, 2007, sociologie politique européenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction publique européenne au prisme de ses syndicats : contribution à une sociologie de la formation du groupe des eurofonctionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Costa O. et Magnette P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Europe des élites, Réflexions sur la fracture démocratique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, p. 89-113, 2007, « Etudes européennes »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L ‘européanisation des carrières politico administratives. Une analyse comparée des trajectoires professionnelles des directeurs généraux de la Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Pasquier Olivier Baisnée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe telle qu'elle se fait. Européanisation et sociétés politiques nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du CNRS, pp.15-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgakakis D. et Lassalle M. de, dir.« La nouvelle gouvernance européenne. Les usages politiques d'un livre blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p. 175-208, 2007, Sociologie politique européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Was it really just ‘poor communication'? Lessons from the Santer Commission's resignation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smith (Andy). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and the European Commission. Actors, interdependence, legitimacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 119-133, 2004, ECPR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instrumentalisations de la morale. Lutte anti-fraude, scandale et nouvelle gouvernance européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Briquet (Jean-Louis) et Garraud (Philippe). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger la politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes,, p. 263-286., 2001, « Res Publica »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réalités d'un mythe : figure de l'eurocrate et institutionnalisation de l'Europe politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois (Vincent) &amp; Dulong (Delphine). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question technocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 109-128, 1999, sociologie politique européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122219v1</w:t>
-              </w:r>
-[...3476 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6019,51 +6019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches anthropologiques et ethnographiques de l’Union européenne (1993- …) - Seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2024), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6101,51 +6101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologies et ethnographies de l’UE - première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (84), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6183,113 +6183,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Future-proofing policies – How foresight shapes European Union governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieglinde Gstöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gadbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieve van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (3), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eulj.12527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975628v1</w:t>
@@ -6523,51 +6523,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (2), 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/fp.2010.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04975536v1</w:t>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,51 +7215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7290,51 +7290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « nouvelle gouvernance européenne » : Genèses et usages politiques d'un livre blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,51 +8039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europeanization of political and administrative careers. The case of the directors- general of the Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lasalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7C249B3"/>
+    <w:nsid w:val="1530B91D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-georgakakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2282-8506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438708v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bordier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2025.2507271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Hamm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.085.0134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.253.0052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Westlake" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418952" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gadbled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Gst&#246;hl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schunz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve van Woensel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.084.0006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2418959" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2441163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.080.0088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0883" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0849" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.0933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.216-247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.151.0805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.019.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-5687.2011.00137_2.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NC9V8KSB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.133.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.014.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1998.395304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1996.4421" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1995.1475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003428138-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526416513.n64" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137500724_13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122141v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64695-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.21204" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51792-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>