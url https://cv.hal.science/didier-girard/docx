--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0531-0628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029736404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32030503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000051219660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de littérature et culture britannique</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département d'études du monde anglophone (DEMA)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UR Lettres et civilisations étrangères (LCE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière - Lyon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roman et poésie britanniques (1760-1830) - Fiction moderniste (1880 - 1940).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux, communautés globales et république des Lettres (long XVIIIe et avant-gardes européennes XXe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie culturelle et cultures de l’image (XVIIIe - XXIe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction et Interzones littéraires (géopolitique, histoire, arts, artisanat).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits de Salvador Dali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Les Presses littéraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2350731759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier New Yor-Cœur / CharlElie Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Jaacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses littéraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Atelier génétique, 2-35073-101-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérologies : pour une dé-neutralisation de la critique littéraire et artistique Groupe H3 (Perpignan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. P. Carmignani. Presses Universitaires de Perpignan, 2006, Etudes, P. Carmignani, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invectives : Quand le corps reprend la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2914518758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1769 - 1844) : Vathek et ses épisodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Domaine romantique, 978-2714308078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 -1844) : L'Esplendente et autres contes inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Domaine romantique, 978-2714308085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Powell : Écrits sur les écrivains : convictions singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9782714305275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Love Peacock (1785 - 1866) : L'Abbaye du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Mayoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, 1993, Collection romantique, 2714304990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford : Terroriste au palais de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 978-2714304698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Histoire du Prince Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 37, 1993, Collection romantique, 2714304680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Suite de contes arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 1992, Collection romantique, 978-2714304421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : La Vision : Manuscrit pour une romance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, 1990, Collection romantique, 978-2714303882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Souvenirs d'Alcobaça et Batalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Parreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 1989, Collection romantique, 9782714303400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down Below: Powell's Pop Factory (Collages and Time Hacking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthony Powell Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-0995626744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopornographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Dombis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.121-135, 2018, 9782490353002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocking! Powell on Sade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthony Powell Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0-99562627_0_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnagogies surmodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2014, 978-2-913764-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypotypose mord aux roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederique Toudoire et Nicolas Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Pouvoirs visionnaires de l'allégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782913764514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost of Chance: William Burroughs' Risk Interzones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques du Hasard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-35412-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical No-Saying. The Contradictions and Paradoxes of the Will/Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices and Silence in the Contemporary Novel in English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-4438-1247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers obscène et para-gothique de William Beckford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">marc amfreville et divina frau-meigs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introspections / Rétrospections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and Repentance in W. Beckford's French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth Graham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Beckford and the New Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, 2004, 0-404-63547-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éclipse à l’apocalypse de l’art : le super-Cannes de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9782914518352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte à rebours moral des Sept Péchés Capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et Textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Bordeaux, 1998, 2-86781-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Valet suit la Dame, sauf à cœur : Savoir-vivre et savoir-triche sous l’Ancien Régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Burroughs's Final Countdown : Against the Moral Grain&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Mechanical Turks, and the Excess of Textual Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), https://crossways.lib.uoguelph.ca/index.php/crossways</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiträge. Frank O’Hara’s anti-disciplinarian discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KulturPoetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/kult.2013.13.1.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03183683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James : War as (surrealistic) Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for Modern Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fmls/cqp125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara (1926-1966) : La poésie incorrigible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RuBrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James et Inés Amor présentent Léonora Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Chénieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleine marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cochonnerie chez Irvine Welsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hypnérotomachie de Denton Welch : ou, De la progression des images et du rêve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des corps morts : Le cadavre plus ou moins exquis dans l'oeuvre de Will Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Beckford’s Magick“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beckford Society Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Londres, Phantasy-City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en scène au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Self-operating Mechanisms and Automata: William Burroughs, Jean Genet and Denton Welch” Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“William Burroughs (1914-97): le dernier humaniste ?,”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, École Normale Supérieure, 12 décembre 2014., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Furie aux yeux pers du sculpteur Augustus St Gaudens (1848-1907)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sculpture européenne néo-classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eidophusikon de Philippe-Jacques de Loutherbourg : La machine à phantasmes. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« P.J. de Loutherbourg (1740-1812) : Tourments et chimères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Aesthetics of Euro-Trash: Coe, Cooper, Houellebecq, Jamek, Jelinek, Saint Aubyn, Self, Sorokin, Thirlwell, Welsh, » Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Today's Europe (EUCOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« William Burroughs, A Lucretian Atomist : The Blogosphere of the Innerspace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosphere and Blogosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Luxe Fragile. Paranoïa et neo-capitalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les néo-capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.N.S. / Mundus Europhilosophie, J.P. Godard) F.I.A.P. Jean Monnet, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hope’s Anastasius (1819): The Levantine Mediterranean seen from a Regency Window in Duchess Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Encounters between the Mediterranean and the English Speaking Worlds: the Dynamics of Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex(ual identity) Is Dead : J.G. Ballard’s Post-Humanist Myths of the Near Future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford and the gothic charivari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Landscapes / Mindscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Edward James (1907-84), the Surrealist Scaphander, »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Patron of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Chichester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bildungsroman and Picturesque Landscapes, »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Enlightenment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Bristol, Jul 1991, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Alamos Ground Zero (William Burroughs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James, poète hypnagogique (1939 -1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Montpellier III - Paul Valéry, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux détours de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3 - La Sorbonne Nouvelle, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0531-0628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029736404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32030503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000051219660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de littérature et culture britannique</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département d'études du monde anglophone (DEMA)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UR Lettres et civilisations étrangères (LCE)</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière - Lyon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roman et poésie britanniques (1760-1830) - Fiction moderniste (1880 - 1940).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux, communautés globales et république des Lettres (long XVIIIe et avant-gardes européennes XXe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie culturelle et cultures de l’image (XVIIIe - XXIe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction et Interzones littéraires (géopolitique, histoire, arts, artisanat).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délits de Salvador Dali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Les Presses littéraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2350731759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier New Yor-Cœur / CharlElie Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Jaacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses littéraires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Atelier génétique, 2-35073-101-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérologies : pour une dé-neutralisation de la critique littéraire et artistique Groupe H3 (Perpignan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr. P. Carmignani. Presses Universitaires de Perpignan, 2006, Etudes, P. Carmignani, 2-914518-82-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invectives : Quand le corps reprend la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pollock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2914518758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1769 - 1844) : Vathek et ses épisodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Domaine romantique, 978-2714308078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 -1844) : L'Esplendente et autres contes inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Domaine romantique, 978-2714308085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Powell : Écrits sur les écrivains : convictions singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9782714305275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Love Peacock (1785 - 1866) : L'Abbaye du cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Mayoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, 1993, Collection romantique, 2714304990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford : Terroriste au palais de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 978-2714304698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Histoire du Prince Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 37, 1993, Collection romantique, 2714304680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Suite de contes arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 1992, Collection romantique, 978-2714304421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : La Vision : Manuscrit pour une romance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 25, 1990, Collection romantique, 978-2714303882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford (1760 - 1844) : Souvenirs d'Alcobaça et Batalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Parreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 1989, Collection romantique, 9782714303400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down Below: Powell's Pop Factory (Collages and Time Hacking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthony Powell Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-0995626744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopornographics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Dombis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.121-135, 2018, 9782490353002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocking! Powell on Sade.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthony Powell Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0-99562627_0_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypnagogies surmodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypnos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-35, 2014, 978-2-913764-52-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypotypose mord aux roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederique Toudoire et Nicolas Surlapierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Pouvoirs visionnaires de l'allégorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782913764514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost of Chance: William Burroughs' Risk Interzones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques du Hasard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-35412-168-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical No-Saying. The Contradictions and Paradoxes of the Will/Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices and Silence in the Contemporary Novel in English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1-4438-1247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers obscène et para-gothique de William Beckford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">marc amfreville et divina frau-meigs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introspections / Rétrospections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and Repentance in W. Beckford's French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth Graham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">William Beckford and the New Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, 2004, 0-404-63547-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éclipse à l’apocalypse de l’art : le super-Cannes de J. G. Ballard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9782914518352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte à rebours moral des Sept Péchés Capitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et Textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Bordeaux, 1998, 2-86781-211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Valet suit la Dame, sauf à cœur : Savoir-vivre et savoir-triche sous l’Ancien Régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Burroughs's Final Countdown : Against the Moral Grain&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data, Mechanical Turks, and the Excess of Textual Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), https://crossways.lib.uoguelph.ca/index.php/crossways</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beiträge. Frank O’Hara’s anti-disciplinarian discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KulturPoetik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13109/kult.2013.13.1.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03183683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James : War as (surrealistic) Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for Modern Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fmls/cqp125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank O'Hara (1926-1966) : La poésie incorrigible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RuBrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James et Inés Amor présentent Léonora Carrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Chénieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleine marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cochonnerie chez Irvine Welsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hypnérotomachie de Denton Welch : ou, De la progression des images et du rêve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des corps morts : Le cadavre plus ou moins exquis dans l'oeuvre de Will Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Londres, Phantasy-City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en scène au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Beckford’s Magick“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beckford Society Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Self-operating Mechanisms and Automata: William Burroughs, Jean Genet and Denton Welch” Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“William Burroughs (1914-97): le dernier humaniste ?,”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, École Normale Supérieure, 12 décembre 2014., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Furie aux yeux pers du sculpteur Augustus St Gaudens (1848-1907)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sculpture européenne néo-classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eidophusikon de Philippe-Jacques de Loutherbourg : La machine à phantasmes. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« P.J. de Loutherbourg (1740-1812) : Tourments et chimères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Aesthetics of Euro-Trash: Coe, Cooper, Houellebecq, Jamek, Jelinek, Saint Aubyn, Self, Sorokin, Thirlwell, Welsh, » Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Today's Europe (EUCOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« William Burroughs, A Lucretian Atomist : The Blogosphere of the Innerspace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosphere and Blogosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Luxe Fragile. Paranoïa et neo-capitalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les néo-capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.N.S. / Mundus Europhilosophie, J.P. Godard) F.I.A.P. Jean Monnet, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hope’s Anastasius (1819): The Levantine Mediterranean seen from a Regency Window in Duchess Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Encounters between the Mediterranean and the English Speaking Worlds: the Dynamics of Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex(ual identity) Is Dead : J.G. Ballard’s Post-Humanist Myths of the Near Future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beckford and the gothic charivari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantic Landscapes / Mindscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Edward James (1907-84), the Surrealist Scaphander, »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Patron of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Chichester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bildungsroman and Picturesque Landscapes, »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light and Enlightenment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Bristol, Jul 1991, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Alamos Ground Zero (William Burroughs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward James, poète hypnagogique (1939 -1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Montpellier III - Paul Valéry, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux détours de la sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 3 - La Sorbonne Nouvelle, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01F0AFE9"/>
+    <w:nsid w:val="DA071C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="255E3F25"/>
+    <w:nsid w:val="F1AD21C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0531-0628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029736404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32030503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051219660" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.univ-lyon2.fr/presentation/departement-detudes-du-monde-anglophone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lce.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lce.univ-lyon2.fr/membres-du-laboratoire/chercheur-es-titulaires/girard-didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.girard@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespresseslitteraires.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jaacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespresseslitteraires.com/atelier-g%C3%A9n%C3%A9tique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mayoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/abbaye-du-cauchemar.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parreaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/kult.2013.13.1.82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqp125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G5256W0X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02571450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02571427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0531-0628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029736404" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32030503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000051219660" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.univ-lyon2.fr/presentation/departement-detudes-du-monde-anglophone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lce.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lce.univ-lyon2.fr/membres-du-laboratoire/chercheur-es-titulaires/girard-didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.girard@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespresseslitteraires.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jaacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespresseslitteraires.com/atelier-g%C3%A9n%C3%A9tique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pollock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mayoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/abbaye-du-cauchemar.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Parreaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/kult.2013.13.1.82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqp125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G5256W0X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02571450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02571427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>